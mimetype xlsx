--- v0 (2026-02-06)
+++ v1 (2026-05-13)
@@ -54,4899 +54,4899 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>PPTC</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado - TCE/CE</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1380/oficio_-_parecer_previo_-_voto.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1380/oficio_-_parecer_previo_-_voto.pdf</t>
   </si>
   <si>
     <t>Contas de Governo da Prefeitura Municipal de Icapuí, exercício de 2019. Despesas com pessoal acima do limite estabelecido no art. 20, inciso III, da Lei de Responsabilidade Fiscal. Parecer prévio desfavorável à aprovação. Contas Irregulares. Recomendações. Notificações. Decisão por unanimidade.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/928/001.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/928/001.2023.pdf</t>
   </si>
   <si>
     <t>Cria os cargos de Turismológo, Zootecnista e Vigia no Plano de Carreira, Cargos e Vencimentos do Quadro Funcional de Servidores de provimento efetivo do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/966/002.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/966/002.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Núcleo Municipal de Regularização Fundiária – NMRF, no âmbito do Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1014/003.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1014/003.2023.pdf</t>
   </si>
   <si>
     <t>Modifica o §1º do art. 112 da Lei Municipal nº 479/2007, de 28 de abril de 2007, modificado pela Lei Complementar nº 096/2022, de 20 de janeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1015/004.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1015/004.2023.pdf</t>
   </si>
   <si>
     <t>Altera a estrutura administrativa do Poder Executivo Municipal, Lei Complementar Municipal nº064/2017 e modifica seu Anexo I, que discrimina e dá o quantitativo de cargos comissionados.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1027/plc_005.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1027/plc_005.2023.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos servidores de Provimento Efetivo da Prefeitura Municipal de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1028/plc_006.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1028/plc_006.2023.pdf</t>
   </si>
   <si>
     <t>Reconhece o reajuste do vencimento dos Professores e Coordenadores Pedagógicos pertencentes ao Quadro de Pessoal do Magistério Público Municipal de Icapuí para o ano de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1029/007.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1029/007.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do piso salarial e tabela de vencimento básico dos profissionais Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias do Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1030/008.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1030/008.2023.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II da Lei Complementar nº 064/2017, de 03 de fevereiro de 2017 e alterações posteriores, valor da remuneração dos Cargos Comissionados.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1031/009.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1031/009.2023.pdf</t>
   </si>
   <si>
     <t>Modifica o Art. 2º, caput, e seu Parágrafo Único, bem como o Art. 9º, ambos da Lei Complementar nº 101/2022, de 30 de março de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1193/010.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1193/010.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste no piso salarial e tabela de vencimento básico dos profissionais Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias do Município de Icapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1194/011.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1194/011.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 114/2022, de 21 de julho de 2022, para reorganizar a estrutura de cargos comissionados do Serviço Autônomo de Água e Esgoto de Icapuí – SAAE, autarquia municipal vinculada à administração pública de Icapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1294/012.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1294/012.2023.pdf</t>
   </si>
   <si>
     <t>Amplia o número de vagas de Cargo de Agente Comunitário de Saúde – ACS, Cargo de provimento efetivo da estrutura do Poder Executivo do Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1334/013.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1334/013.2023.pdf</t>
   </si>
   <si>
     <t>Amplia o número de vagas de Cargo de Agente Comunitário de Saúde – ACS, cargo de provimento efetivo da estrutura do Poder Executivo do Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Legislativo</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Francisco Hélio Fernandes Rebouças, Marjorie Félix Lacerda Gomes</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1018/001.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1018/001.2023.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei Complementar nº 083/2019, de 28 de agosto de 2019, para adequar a remuneração mínima dos servidores públicos comissionados da Câmara Municipal de Icapuí.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1033/002.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1033/002.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos servidores públicos de provimento efetivo da Câmara Municipal de, alterando a Lei nº 724/2017, que dispõe sobre o plano de cargos e carreiras.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1034/003.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1034/003.2023.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei Complementar nº 083/2019, de 28 de agosto de 2019, para conceder reajuste aos servidores públicos comissionados da Câmara Municipal de Icapuí.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/929/001.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/929/001.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação definitiva da carga horária de 20h semanais de trabalho dos professores integrantes do Magistério Público Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/930/002.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/930/002.2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta no âmbito do Município de Icapuí os procedimentos para a garantia do acesso à informação, conforme o disposto na Lei Federal n° 12.527, de 18 de novembro de 2011, que dispõe sobre o acesso a informações previsto no Inciso XXXIII do "Caput" do Art. 5°, no Inciso II do § 3º do Art. 37 e no § 2º do Art. 216 da Constituição da República Federativa do Brasil, e dá outras providências.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/952/003.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/952/003.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre repasse a Associação Grupo de Desenvolvimento do Turismo em Icapuí (GDTUR), CNPJ: 11.339.088/0001-97, e dá outras providências.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/953/004.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/953/004.2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal Nº 863/2021, de 29 de abril de 2021, que dispõe sobre o pagamento de anuidades ou contribuições a Organizações Sociais, sem fins lucrativos, que realizam atividades de defesa em favor das Políticas Públicas e interesse do Município e autoriza o Poder Executivo a vincular-se como associado das Organizações Sociais, sem fins lucrativos que especifica e a pagar as respectivas anuidades na forma que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/965/005.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/965/005.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre repasse à Associação Universitária do Município de Icapuí – ASSUMI, CNPJ nº 05.121.856/0001-39, e dá outras providências.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1016/006.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1016/006.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o percentual máximo aplicado para a contratação de operações de crédito com desconto automático em folha de pagamento, e dá outras providências.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1017/pl_007.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1017/pl_007.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre repasse à Federação Cearense de Futebol de Salão, CNPJ nº 07.884372/000-77, e dá outras providências.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1032/pl_008.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1032/pl_008.2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 590/2012, de 27 de dezembro de 2012, objeto de alteração pela Lei Municipal nº 822/2019, de 16 de dezembro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1092/projeto_de_lei_no_009-2023_-_ldo.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1092/projeto_de_lei_no_009-2023_-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1062/010.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1062/010.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do Inciso IX do Art. 37 da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1132/pl_011.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1132/pl_011.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre repasse à Associação Grupo Flor do Sol Teatro Popular de Rua, CNPJ: 06.232.928/0001-88, e dá outras providências.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1195/012.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1195/012.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o Programa “IPTU Premiado” com a finalidade de promover campanha de estímulo à arrecadação do Imposto sobre a Propriedade Predial Urbana – IPTU, mediante a realização de sorteio de prêmios, e dá outras providências.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1220/013.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1220/013.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Programa Institucional de bolsas para reforço escolar na educação básica da rede pública de ensino do Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1247/014.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1247/014.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito Adicional Especial no Orçamento Municipal em observância ao determinado na Lei Federal Nº 4.320/64, bem como altera a Lei Municipal Nº 927/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1248/015.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1248/015.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe, no âmbito do Município de Icapuí, sobre a regulamentação da Assistência Financeira Complementar repassada pela União Federal visando dar cumprimento ao disposto na Lei Federal Nº 14.434, de 4 de agosto de 2022, que instituiu o Piso Salarial Nacional do enfermeiro, do técnico de enfermagem, do auxiliar de enfermagem e da parteira, e dá outras providências.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1249/016.2023_-_loa.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1249/016.2023_-_loa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estimativa da receita a fixação da despesa do Município de Icapuí para o exercício de 2024.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1231/017.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1231/017.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial no Orçamento Municipal em observância ao determinado na Lei Federal Nº 4.320/64, bem como altera a Lei Municipal Nº 927/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1255/018.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1255/018.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo Municipal a delegar as ações e serviços de saneamento básico em localidades rurais ou de pequeno porte do município de Icapuí/Ceará para o Sistema Integrado de Saneamento Rural da Bacia Hidrográfica do Baixo e Médio Jaguaribe e suas Associações Filiadas, e dá outras providencias.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1256/019.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1256/019.2023.pdf</t>
   </si>
   <si>
     <t>Cria os Componentes do Município de Icapuí, Estado do Ceará, do Sistema Nacional de Segurança Alimentar-SISAN, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional e dá outras providencias.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1316/020.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1316/020.2023.pdf</t>
   </si>
   <si>
     <t>Cria, no âmbito do Município de Icapuí, o Programa “Agente Amigo do Meio Ambiente”, voltado para a inclusão social e ambiental de jovens em vulnerabilidade social, e dá outras providências.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1317/021.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1317/021.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito Adicional Especial no Orçamento Municipal em observância ao determinado na Lei Federal nº 4.320/64, bem como altera a Lei Municipal nº 927/2022 e dá outras providencias.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1318/022.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1318/022.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Comitê de Investimentos como Órgão de Discussão e Deliberação sobre tomada de decisões que envolvam alocações de recursos do Instituto de Previdência dos Servidores do Município de Icapuí – ICAPREV.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
     <t>Francisco Hélio Fernandes Rebouças, João Paulo de Sousa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/903/pl_001.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/903/pl_001.2023.pdf</t>
   </si>
   <si>
     <t>Cria a Biblioteca “Elisiário Pereira da Silva” na sede do Centro Cultural de Quitérias e dá outras providências.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>João Paulo de Sousa Rebouças, Marjorie Félix Lacerda Gomes</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/904/002.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/904/002.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação da Central de Atendimento à Mulher - Disque 180, nos estabelecimentos de acesso ao público que especifica.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/926/003.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/926/003.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de fixação de placa única indicando o Atendimento Prioritário em estabelecimentos públicos e privados, localizados no Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/927/004.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/927/004.2023.pdf</t>
   </si>
   <si>
     <t>Inclui “O Dia de João Perdido” No Calendário Oficial do Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>Emerson Hundemberk Medeiros da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/969/005.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/969/005.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Maria Beatriz Rodrigues na Comunidade de Morro Pintado, e dá outras providências.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/989/006.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/989/006.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Abismar Basílio Lopes na Comunidade de Retiro Grande, e dá outras providências.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1019/007.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1019/007.2023.pdf</t>
   </si>
   <si>
     <t>Torna de Utilidade Pública o Grupo Flor do Sol Teatro Popular de Rua e dá outras providências.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>Francisco Hélio Fernandes Rebouças, Marjorie Félix Lacerda Gomes, Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1020/pl_008.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1020/pl_008.2023.pdf</t>
   </si>
   <si>
     <t>Cria o Protocolo Municipal de Combate à Violência e a Importunação Sexual contra mulheres em bares, restaurantes e estabelecimentos congêneres, e dá outras providencias.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>João Paulo de Sousa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1036/pl_009.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1036/pl_009.2023.pdf</t>
   </si>
   <si>
     <t>Cria a Lei de Incentivo ao Artesanato e a Carteira do Artesão no âmbito do Município de Icapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Francisco Hélio Fernandes Rebouças, Marjorie Félix Lacerda Gomes, Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1063/pl_010.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1063/pl_010.2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo ao Art. 1º da Lei Municipal nº 540/2010, de 29 de dezembro de 2010, que Cria áreas não edificáveis, de preservação permanente, de relevante interesse ecológico, ambiental e paisagístico no Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1081/011.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1081/011.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Maria nas Escolas” nas escolas de ensino fundamental do Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>João Paulo de Sousa Rebouças, Cláudio Roberto de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1082/012.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1082/012.2023.pdf</t>
   </si>
   <si>
     <t>Veda a nomeação para cargos em comissão de pessoas que tenham sido condenadas por prática de ato de abuso, maus-tratos, ferimento ou mutilação de animais silvestres, domésticos ou domesticados, nativos ou exóticos, no âmbito do Município de Icapuí.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1083/013.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1083/013.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo punir o abandono e maus-tratos de animais e dá outras providências.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1135/014.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1135/014.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Jovem Vereador(a) no âmbito do Município de Icapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>Francisco Hélio Fernandes Rebouças, Diego Costa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1182/015.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1182/015.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Carlos Augusto Medeiros Rebouças na Comunidade de Requenguela e dá outras providências.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1183/016.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1183/016.2023.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Rua Conrado da Silva” a rua que tem início na residência da Sra. Eleonarda Roldão e termina na residência do Sr. Evanildo Germano, na Comunidade de Redonda.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1232/017.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1232/017.2023.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Avenida Djalma Ferreira Lima” a rua que tem início na CE-261, próximo ao Centro Comunitário Emanuel Castro e término na areninha de futebol da Vila Ipaumirim (INCRA).</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>Francisco Hélio Fernandes Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1257/018.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1257/018.2023.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Manuel Ferreira Filho” a rua que indica na Comunidade de Serra do Mar, e dá providências.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1275/019.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1275/019.2023.pdf</t>
   </si>
   <si>
     <t>Fica denominada “João Batista de Sousa” a rua que indica na Vila Chico Dantas na Serra de Icapuí e dá providências.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/</t>
+    <t>http://sapl.icapui.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da rua Maria Valdezir da Silva,  na Serra de Olho D'água e dá outras providências.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1307/021.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1307/021.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Zé de Nel de Lucas (José Lucas da Silva), no Centro de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1320/022.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1320/022.2023.pdf</t>
   </si>
   <si>
     <t>Torna de Utilidade Pública a Associação dos Moradores de Tremembé, e dá outras providências.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1059/001.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1059/001.2023.pdf</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/902/pr_001.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/902/pr_001.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste das diárias dos vereadores e servidores da Câmara Municipal de Icapuí, estado do Ceará, e dá outras providências.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/931/pr_002.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/931/pr_002.2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta as rotinas das atividades dos Assessores Parlamentares no âmbito da Câmara Municipal de Icapuí/CE.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>Cláudio Marques de Oliveira, Francisco Hélio Fernandes Rebouças, Marjorie Félix Lacerda Gomes</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1133/003.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1133/003.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Celebração de Termo de Responsabilidade para entrega de notebooks aos Vereadores da Câmara Municipal de Icapuí.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1134/004.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1134/004.2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Ana Carla Silva Biserra, a Sala da Procuradoria Especial da Mulher da Câmara Municipal de Icapuí.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1268/pr_005.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1268/pr_005.2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Capítulo IV da Lei Federal nº 13.460, de 26 de junho de 2017, que trata da Ouvidoria da Câmara Municipal de Icapuí.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/932/pdl_001.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/932/pdl_001.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadã Icapuiense” a ilustríssima Senhora Luizianne de Oliveira Lins, e dá outras providências.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/933/pdl_002.2023_2.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/933/pdl_002.2023_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor Kaio Alekson do Rêgo Teixeira, e dá outras providências.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/934/pdl_003.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/934/pdl_003.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor Kênio Ariano do Rêgo Teixeira, e dá outras providências.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>Marjorie Félix Lacerda Gomes</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/954/pdl_004.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/954/pdl_004.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor Marcelo Werley de Sousa, e dá outras providências.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/955/pdl_005.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/955/pdl_005.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor Franklin de Sousa Cipriano, e dá outras providências.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>COFC - Comissão de Orçamento, Finanças e Controle</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/967/projeto_de_decreto_legislativo_no_006-2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/967/projeto_de_decreto_legislativo_no_006-2023.pdf</t>
   </si>
   <si>
     <t>Ficam aprovadas com ressalva as Contas de Governo do Município de Icapuí do exercício financeiro de 2018, de responsabilidade do Prefeito Municipal Raimundo Lacerda Filho, prevalecendo assim os termos do Parecer Prévio do Tribunal de Contas do Estado do Ceará, nº 357/2022, em sede do Processo nº 14214/2019-4.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/968/pdl_007.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/968/pdl_007.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadã Icapuiense” a ilustríssima Senhora Aurinete Alves Guilherme Rodrigues, e dá outras providências.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>Cláudio Marques de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1013/pdl_008.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1013/pdl_008.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadã Icapuiense” a ilustríssima Senhora Maria Aurineide de Oliveira Lima, e dá outras providências.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/997/pdl_009.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/997/pdl_009.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadã Icapuiense” a ilustríssima Senhora Nerilene da Silva Nery, e dá outras providências.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1060/pdl_010.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1060/pdl_010.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor Jetter Araújo Santos e dá outras providências.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>Francisco Kleiton Pereira</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1094/pdl_011-2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1094/pdl_011-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadã Icapuiense” a Senhora Cristiane Sales Leitão, e dá outras providências.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1095/pdl_012-2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1095/pdl_012-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadã Icapuiense” a Senhora Lídia Andrade Lourinho, e dá outras providências.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1112/pdl_013.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1112/pdl_013.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadã Icapuiense” ao Senhor João Carlos da Silva Kayatt, e dá outras providências.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>Diego Costa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1113/pdl_014.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1113/pdl_014.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadã Icapuiense” a Senhora Maria de Lurdes Duarte Costa, e dá outras providências.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1207/pdl_015.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1207/pdl_015.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadã Icapuiense” a ilustríssima Senhora Maria Elizeuda dos Santos, e dá outras providências.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Francisco Hélio Fernandes Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1221/pdl_016.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1221/pdl_016.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadã Icapuiense” a ilustríssima Senhora Léa Miranda Porto, e dá outras providências.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1269/pdl_017.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1269/pdl_017.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor Francisco de Assis Diniz, e dá outras providências.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1295/pdl_018.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1295/pdl_018.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor Francisco Fabiano Silva Sales empreendedor deste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1305/pdl_019.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1305/pdl_019.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadã Icapuiense” a ilustríssima Senhora Ticiane Michele Silva Sousa Rebouças pelos relevantes serviços prestados ao Município de Icapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>Sidivânio da Cruz Honório, Cláudio Marques de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1306/pdl_020.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1306/pdl_020.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor João Arquimedes Bastos Pereira pelos relevantes serviços prestados ao Município de Icapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1319/pdl_021-2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1319/pdl_021-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor Klebson Florêncio Alves da Silva pelos relevantes serviços prestados ao Município de Icapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>EMDM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Francisco Kleiton Pereira, João Paulo de Sousa Rebouças, Marjorie Félix Lacerda Gomes</t>
   </si>
   <si>
     <t>Fica modificada a redação do § 3º, do art. 4º  e art. 6º do Projeto de Lei nº 013/2023, de 1º de setembro de 2023, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>ESupr</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>Fica suprimido o inciso I do Art. 5º e o Parágrafo único do Art. 12 do Projeto de Lei nº. 013/2023, de 1º de setembro de 2023, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Artur Bruno Rebouças de Oliveira, Cláudio Marques de Oliveira, Cláudio Roberto de Carvalho, Diego Costa Rebouças, Emerson Hundemberk Medeiros da Costa, Francisco Hélio Fernandes Rebouças, Francisco Kleiton Pereira, João Paulo de Sousa Rebouças, Marjorie Félix Lacerda Gomes, Normando Nonato da Silva, Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/905/001.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/905/001.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Esther Silva Nascimento, advogada atuante na Prefeitura Municipal de Icapuí e no Fórum Dr. Marijeso de Alencar Benevides, moradora da Comunidade de Vila Nova, nascida em 04 de fevereiro de 1954 e falecida no dia 22 de janeiro de 2023.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/906/002.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/906/002.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Maria Adarilda da Silva, nascida em 19 de julho de 1933 e falecida no dia 20 de janeiro de 2023.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/907/003.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/907/003.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sr. José Carlos de Souza, nascido em 09 de janeiro de 1959 e falecido no dia 27 de janeiro de 2003</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/908/004.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/908/004.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Francisca Holanda Rebouças, nascida em 29 de maio de 1937 e falecida no dia 22 de janeiro de 2023.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Marjorie Félix Lacerda Gomes</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/909/005.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/909/005.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sr. José de Ribamar Galdino, nascido em 02 de junho de 1942 e falecido no dia 08 de dezembro de 2022, morador da Comunidade de Belém (COPAM), acometido por uma doença crônica nos rins e, posteriormente, por câncer, homem integro, trabalhador, e que sempre prezou pela moral e honradez.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>Francisco Kleiton Pereira, Marjorie Félix Lacerda Gomes</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/910/006.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/910/006.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Maria Dalvaci da Costa, nasceu em 23 de abril de 1943 e faleceu no dia 24 de dezembro de 2022, acometida de câncer no estômago. Conhecida como Dalvinha sempre foi uma mulher de muita fé e uma supermãe, viúva e mãe de Jeová e Geovan, era muito amada na Comunidade de Barreiras.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>Normando Nonato da Silva, Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/911/007.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/911/007.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Joaquim Cândido dos Santos, conhecido como Joaquim Barbeiro, avô do Vereador e Vice Presidente da Câmara Municipal de Cascavel Sr. Tiago Rocha.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Emerson Hundemberk Medeiros da Costa, Francisco Hélio Fernandes Rebouças, Francisco Kleiton Pereira</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/935/008.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/935/008.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. André Luís de Alencar Souza, nascido em 11 de maio de 1999 e falecido em 06 de fevereiro de 2023.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/972/009.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/972/009.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Carlos Antônio Maia, morador da Comunidade de Peixe Gordo, falecido em 28 de fevereiro de 2023.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/973/010.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/973/010.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. José Manuá da Silva, morador da Comunidade de Redonda, falecido em 26 de fevereiro de 2023.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/994/011.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/994/011.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Jovem Robson Rufino, atleta da seleção de futsal de Icapuí, morador da Comunidade de Barreiras da Sereia, falecido em 04 de março de 2023.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/995/012.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/995/012.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. José Verimundo Barreto, nascido em 18 de janeiro de 1934 e falecido em 06 de março de 2023.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>Marjorie Félix Lacerda Gomes, Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/996/013.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/996/013.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Yanny Brena Alencar Araújo, Vereadora e Presidente da Câmara Municipal de Juazeiro do Norte, nascida em 10 de março de 1996 e falecida em 03 de março de 2023.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>Artur Bruno Rebouças de Oliveira, Marjorie Félix Lacerda Gomes</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1012/014.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1012/014.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Rafael Germano da Cruz, morador da Comunidade de Belém, falecido no dia 08 de março de 2023.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>Cláudio Marques de Oliveira, Francisco Hélio Fernandes Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/999/015.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/999/015.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Maria Dilma de Sousa Cruz, Servidora Pública do Município de Icapuí, moradora da Comunidade de Peixe Gordo, falecida no dia 13 de março de 2023.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1000/016.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1000/016.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Abidenego Crispim, morador da Comunidade de Redonda, falecido no dia 14 de março de 2023.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>Artur Bruno Rebouças de Oliveira, Diego Costa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1001/017-2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1001/017-2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Maria Augusta Maia, moradora da Comunidade de Olho D’Água, falecida no dia 15 de março de 2023.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1035/018.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1035/018.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Antônia Maria de Oliveira da Silva, moradora da Comunidade de Melancias de Baixo.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1037/019.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1037/019.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Marcelino de Assis Silva, nascido em 02/04/1962 e falecido em 12/04/2023.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1038/020.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1038/020.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Marlene Pereira da Silva Chaves, nascida em 09/01/1945.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Diego Costa Rebouças, João Paulo de Sousa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1039/021.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1039/021.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Maria de Fátima de Lima, falecida em 16/04/2023.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>Cláudio Marques de Oliveira, Cláudio Roberto de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1040/022.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1040/022.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Luiza Ana da Silva, falecida em 16/04/2023.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1065/023.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1065/023.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Maria Lívia Lopes de Castro Silva, mãe do amigo e servidor desta Casa, Sr. Leslie Castro, nascida em 30/12/1966 e falecida em 24/04/2023.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1066/024.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1066/024.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Maria Marciolinia Braga, conhecida carinhosamente por “Lia ou Taía”, mãe dos ex-vereadores Kamundo e Vicente de Paulo, nascida em 03/09/1935 e falecida em 26/04/2023.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1067/025.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1067/025.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Antônio José do Nascimento, conhecido popularmente por “Titonho”, nascido em 31/07/1957 e  falecido em 21/04/2023.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1077/026.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1077/026.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Laudelino Marcelino de Medeiros, nascido em 18/02/1941 e falecido em 22/04/2023.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Francisco Hélio Fernandes Rebouças, Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1078/027.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1078/027.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Albertina Paz de Oliveira, nascida em 07/02/1935 e falecida em 07/05/2023, moradora da Comunidade de Quitérias.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, João Paulo de Sousa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1079/028.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1079/028.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Raimunda Antônia da Costa, nascida em 28/07/1946 e falecida em 09/05/2023.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1097/029.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1097/029.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Martinha Rebouças de Oliveira, falecida em 07/05/2023.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1098/030.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1098/030.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do jovem Ernagio Braga da Silva, irmão do servidor desta Augusta Casa, Ernaldo Silva, falecido em 01/06/2023.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1099/031.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1099/031.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. José Rebouças Ferreira e da Sra. Irene Chaves Ferreira, eles formavam um casal e foram para eternidade no dia 21/05/2023.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Emerson Hundemberk Medeiros da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1100/032.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1100/032.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Ana Maria Gurgel Pinheiro Brilhante, falecida em 23/05/2023.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1101/033.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1101/033.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. José Edilson Rebouças, nascido em 11/08/1941 e falecido em 02/06/2023.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1102/034.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1102/034.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. José Rebouças da Costa, morador da Comunidade de Barrinha, falecido em 05/06/2023.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1124/035.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1124/035.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Francisco Antônio Pereira, mais conhecido como “Chico Peixinho”, falecido em 15/06/2023.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Marjorie Félix Lacerda Gomes, Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1125/036.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1125/036.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Lúcia de Fátima de Araújo Silva, ela morou por muitos anos na Fazenda COPAN do Grupo J. Macedo, nascida em 23/05/1953 e falecida em 16/06/2023.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1151/037.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1151/037.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Hecivan Florentino Rebouças, nascido em 02 de setembro de 1980 e falecido no dia 27 de junho de 2023.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1152/038.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1152/038.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Conrado da Silva, nascido em 19 de fevereiro de 1943 e falecido no dia 10 de julho de 2023.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1164/039.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1164/039.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Hosana Viana da Silva, nascida em 01 de maio de 1947 e falecida no dia 15 de julho de 2023.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1165/040.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1165/040.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Maria José da Silva, conhecida como Maria Preta, moradora da Comunidade de Barrinha e falecida em 15 de julho de 2023.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1166/041.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1166/041.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Heliezio Ferreira Viana, nascido em 09 de janeiro de 1966 e falecido em 31 de julho de 2023.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Diego Costa Rebouças, Francisco Hélio Fernandes Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1185/042.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1185/042.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Francisco Eliezio da Costa, nascido em 16 de setembro de 1979 e falecido no dia 13 de agosto de 2023.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1196/043.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1196/043.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Maria do Carmo Félix (Carminha), nascida em 04 de fevereiro de 1952 e falecida no dia 23 de agosto de 2023.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1209/044.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1209/044.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Maria do Rosário Costa, nascida em 16 de novembro de 1951 e falecida no dia 24 de agosto de 2023.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1210/045.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1210/045.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Maria Marluce da Silva, nascida em 13 de maio de 1942 e falecida no dia 02 de setembro de 2023.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Diego Costa Rebouças, Cláudio Roberto de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1254/046.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1254/046.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Francisco Lourenço Filho, conhecido popularmente como Chico Icapuí, falecido no dia 04 de setembro de 2023.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1251/047.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1251/047.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Maria José Rebouças, nascida no dia 14 de abril de 1946 e falecida no dia 16 de setembro de 2023.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Artur Bruno Rebouças de Oliveira, Francisco Hélio Fernandes Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1252/048.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1252/048.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. José Monteiro Rebouças, conhecido popularmente como Dedé de João Monteiro, nascido no dia 25 de maio de 1945 e falecido no dia 19 de setembro de 2023.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1253/049.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1253/049.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Maria Laura da Silva, nascida no dia 10 de maio de 1932 e falecida no dia 12 de setembro de 2023.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1235/050.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1235/050.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. José Rebouças dos Reis, conhecido popularmente como Dedé de Auri, falecido no dia 25 de setembro de 2023.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1259/051.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1259/051.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Maria de Fátima Freitas, servidora pública, nascida em 01 de maio de 1970, falecida no dia 29 de setembro de 2023.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1260/052.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1260/052.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Isabel Maria de Amorim, conhecida popularmente como Bezinha, falecida no dia 08 de outubro de 2023.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1261/053.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1261/053.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Iracema da Costa Reis, falecida no dia 18 de outubro de 2023.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1271/054.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1271/054.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Alice Maria da Cruz, falecida no dia 19 de outubro de 2023.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1272/055.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1272/055.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Iraci Medeiros Lucas, avó do vereador Emerson Hundemberk Medeiros da Costa, nascida em 10 de abril de 1931 e falecida no dia 19 de outubro de 2023.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Francisco Kleiton Pereira</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1274/056.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1274/056.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Maria Lucimar da Costa, ex-funcionária Pública, falecida no dia 19 de outubro de 2023.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1293/057.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1293/057.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Francisco Hildo Rodrigues Filho, nascido em 06 de setembro de 1969 e falecido no dia 02 de novembro de 2023.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1310/058.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1310/058.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Augusto Álvaro Jerônimo Gomes, falecido no dia 18 de novembro de 2023. Augusto foi figura notável, desempenhando papéis importantes como ex-secretário da educação, ex-presidente do PT de Icapuí, além de ter sido ex-presidente da União dos Dirigentes dos Municípios da Educação do Ceará (UNDIME).</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1311/059.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1311/059.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Orlando de Souza Rebouças, falecido no dia 20 de novembro de 2023. Natural de Icapuí, Orlando foi muito importante para a emancipação de Icapuí, atuou como advogado, professor, procurador do Estado do Ceará, Secretário de Finanças de Fortaleza e Diretor do Departamento de Rendas da Finanças de Fortaleza.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1325/060.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1325/060.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Francisca das Chagas Ferreira, conhecida por Dona Chaguinha e esposa do Sr. Francisco Geraldo, falecida no dia 29 de novembro de 2023.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1326/061.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1326/061.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Francisco José do Nascimento, morador da Comunidade de Cajuais conhecido popularmente como “Chico de Porroia”, falecido no dia 02 de dezembro de 2023.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1327/062.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1327/062.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Francisco Assis da Costa, nascido no dia 21 de junho de 1941 e falecido no dia 03 de dezembro de 2023.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1328/063.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1328/063.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Alsenira Ferreira, nascida em 06 de maio de 1951 e falecida no dia 28 de novembro de 2023.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1329/064.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1329/064.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sra. Maria Laurita Rodrigues, nascida em 24 de agosto de 1954 e falecida no dia 25 de novembro de 2023.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1335/065.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1335/065.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Igor Vinicio Gomes de Souza, nascido em 12 de junho de 1993 e falecido no dia 11 de dezembro de 2023.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1336/066.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1336/066.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Francisco de Assis da Cruz, conhecido como Seu Assis, avô do Vereador Sidivânio, falecido no dia 12 de dezembro de 2023.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Francisco Cirino da Silva, conhecido como Seu Chico de Quinca, nascido em 19 de março de 1929 e falecido no dia 13 de dezembro de 2023, aos 94 anos de idade.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Francisco Kleiton Pereira, Diego Costa Rebouças</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Francisco Leidimar dos Santos, conhecido como Leidinho, morador da Comunidade de Barreiras e falecido no dia 14 de dezembro de 2023.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/957/001.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/957/001.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação a Associação de Moradores da Comunidade de Ibicuitaba, através de sua Presidente Nicácia de Sousa Rebouças e de todos que compõem sua Diretoria, pelos relevantes trabalhos desempenhados na região do Distrito de Ibicuitaba.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/970/002.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/970/002.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação ao servidor Hadeilton Félix, preparador físico da seleção feminina de futsal, e para as meninas do time de futsal Biodivas por suas atuações na promoção e desenvolvimento do futsal feminino.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/971/003.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/971/003.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação a Senhora Maria Francisca Valente Barbosa, mais conhecida como Maria de Mauro, em reconhecimento aos relevantes serviços prestados à Educação do Município de Icapuí.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/992/004.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/992/004.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação ao servidor Nilton César Alcântara de Oliveira, por seus relevantes serviços prestados no esporte na região de cima.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/993/005.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/993/005.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação a Sra. Sandra Maria Alexandre de Sousa e ao Sr. Antônio Carlos Reinaldo, por seus relevantes serviços prestados na Educação do Município de Icapuí.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1002/006.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1002/006.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação ao Dr. Gilmar da Silva Rebouças, pelos relevantes serviços prestados como médico na UBS Estrela do Mar, na Comunidade de Redonda.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Diego Costa Rebouças, Francisco Kleiton Pereira</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1103/007.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1103/007.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação ao profissional enfermeiro Raimundo Carvalho por seus relevantes serviços prestados à Saúde e às famílias icapuienses durante todos esses anos e por ser exemplo de superação de vida.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>Artur Bruno Rebouças de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1115/008.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1115/008.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação a Equipe de Veterinários em nome dos servidores Makson Diego (médico veterinário), Elita Miranda (médica veterinária), Joyce Madine (auxiliar rural), e Antônio Wagner (auxiliar veterinário) por seu relevantes serviços prestados a saúde dos animais do nosso município.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1116/009.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1116/009.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação a Sra. Jane Maria Cristina de Matos, pelo reconhecimento e compromisso em acolher nossa solicitação referente a assegurar o benefício do Programa Bolsa Família para esposas de pescadores e para marisqueiras.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>Cláudio Marques de Oliveira, Diego Costa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1117/010.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1117/010.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação ao Sr. Lucenilton Assis da Costa pelos projetos sociais desenvolvidos por meio do cargo de co-pastor da Assembleia de Deus templo Central de Icapuí.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1126/011.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1126/011.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação a Sra. Rosimeiry Maia de Carvalho pelos relevantes serviços prestados a frente do Posto de Saúde da Comunidade de Peixe Gordo.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1136/012.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1136/012.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação ao Sr. José Osmar Araújo Silva pelos relevantes serviços prestados a Comunidade de Ibicuitaba.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>Diego Costa Rebouças, Emerson Hundemberk Medeiros da Costa, João Paulo de Sousa Rebouças, Marjorie Félix Lacerda Gomes, Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1137/013.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1137/013.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação a Sra. Maria Aparecida de Alcântara pelos relevantes serviços prestados a população do município a frente da Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1146/014.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1146/014.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação aos atletas de Icapuí que estão se destacando em equipes e campeonatos  profissionais em nosso estado e no país: Na UNIFOR: Wilson Saboia; Kaline Kele da Costa e Daniela Pereira, treinados pelo técnico da Seleção Brasileira de Futsal Feminino. No Limoeiro Futsal: Denílson Silva; e No Fortaleza: Emilly Kelly da Silva.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1147/015.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1147/015.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação ao Comando de Policiamento de Rondas e Ações Intensivas e Ostensivas (CPRaio) e seus integrantes por um ano de atividades no Município de Icapuí.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1148/016.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1148/016.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação ao Sr. Antônio Gilcifran Fernandes Freitas Júnior, pelos relevantes serviços prestados como médico da Unidade Básica de Saúde – UBS da Comunidade de Peixe Gordo.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>Francisco Kleiton Pereira, Francisco Hélio Fernandes Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1149/017.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1149/017.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação ao Sr. Francisco Bezerra Neto, pelos relevantes serviços prestados ao Município de Icapuí.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1150/018.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1150/018.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação ao Sr. Ray Lima, pelos relevantes serviços prestados ao Município de Icapuí.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1163/019.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1163/019.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação ao artista Júnior Santos, mestre pioneiro, por sua contribuição à cultura do Município de Icapuí.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1184/020.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1184/020.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação a Polícia Civil do Município de Icapuí pelos relevantes serviços prestados ao município.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1208/mocao_de_congratulacao_021-2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1208/mocao_de_congratulacao_021-2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação ao servidor Rivan José Borges, agente comunitário de endemias, que mesmo com comorbidades, desempenha seu serviço com alegria e presteza ao Município de Icapuí.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Diego Costa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1222/mocao_de_congratulacao_022-2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1222/mocao_de_congratulacao_022-2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação aos irmãos Jerry Brasil e Jair Brasil, por seus feitos  futebol e no futsal cearense sempre dando visibilidade e expressão ao Município de Icapuí.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1233/mocao_de_congratulacao_023-2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1233/mocao_de_congratulacao_023-2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação a União da Mocidade da Assembleia de Deus em Icapuí - UMADI pelos serviços sociais prestados ao Município de Icapuí.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1277/mocao_de_congratulacao_024-2023-.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1277/mocao_de_congratulacao_024-2023-.pdf</t>
   </si>
   <si>
     <t>Que sejam Consignados Votos de Congratulação a Sra. Myrella Heloísa Honório Fernandes pela sua trajetória de vida, de luta e também por ser um grande exemplo de superação em um tratamento de uma doença rara.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1296/025.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1296/025.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam Consignados Votos de Congratulação ao diretor Jair Rodrigo da Silva Rebouças, ao professor Tiego da Silva Cruz e as coordenadoras Antônia Geane Fernandes Pinto, Evellyne Zaranza Lopes e Erika Nunes Freire pela promoção e participação do Projeto de Robótica Smartball da Escola de Ensino Fundamental Prof. Mizinha.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1298/026.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1298/026.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam Consignados Votos de Congratulação aos alunos da Escola de Ensino Fundamental Prof. Mizinha: Luiz Ravy Borges da Costa; Luís Otávio Oliveira Fernandes; Cauã Vinicius Gama Rebouças; e Rebeca Rego dos Santos Fernandes, por participarem da Mostra Nacional de Robótica realizada em Salvador na Bahia.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1309/mocao_de_congratulacao_027-2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1309/mocao_de_congratulacao_027-2023.pdf</t>
   </si>
   <si>
     <t>Que sejam Consignados Votos de Congratulação à Diretora do C.E.I. Ângela Maria de Gois, Sra. Ariana Raiane Almeida Carneiro e aos professores pelo excelentíssimo trabalho desenvolvido na gestão desta unidade de ensino.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1321/mocao_de_congratulacao_028-2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1321/mocao_de_congratulacao_028-2023.pdf</t>
   </si>
   <si>
     <t>Que sejam Consignados Votos de Congratulação aos Senhores Francisco Rubens de Medeiros, Iran Evangelista da Silva e Nilson Valdomiro, sendo estes os três atletas da Associação dos Buchudos mais velhos a participarem de atividades esportivas no Município de Icapuí.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1322/mocao_de_congratulacao_029-2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1322/mocao_de_congratulacao_029-2023.pdf</t>
   </si>
   <si>
     <t>Que sejam Consignados Votos de Congratulação ao Sr. Maurício Valente Barbosa e os demais membros que fazem parte da Coordenação de Pesca Municipal, sendo estes Odilon de Sousa Silva, Alex Marques Rebouças e Franklin Cipriano Rebouças, pelo empenho na 3ª Semana da Pesca do Município de Icapuí.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1323/mocao_de_congratulacao_030-2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1323/mocao_de_congratulacao_030-2023.pdf</t>
   </si>
   <si>
     <t>Que sejam Consignados Votos de Congratulação a Sra. Rita Soares pelo papel desempenhado junto à Comunidade Católica da Comunidade de Mutamba.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1068/001.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1068/001.2023.pdf</t>
   </si>
   <si>
     <t>Que seja consignada Moção de Aplausos ao Sr. Pedro Oliveira dos Santos, Presidente da Federação das Colônias dos Pescadores Artesanais e Aquicultores do Estado do Ceará – FEPESCE pelo belo trabalho que vem desenvolvendo a frente da entidade.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1324/mocao_de_aplausos_002-2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1324/mocao_de_aplausos_002-2023.pdf</t>
   </si>
   <si>
     <t>Que seja consignada Moção de Aplausos à Secretaria de Cultura e Turismo, em nome de sua secretária a Sra. Riana Jéssica da Rocha Araújo, pela excelente execução do edital da Lei Paulo Gustavo no Município de Icapuí.  A Lei Paulo Gustavo (Lei Complementar nº 195, de 08 de julho de 2022), foi criada para incentivar a cultura e garantir ações emergenciais, em especial às demandadas pelas consequências do período da pandemia de Covid-19 no Brasil, que impactou de forma trágica o setor cultural nos últimos anos.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>MAPOI</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1223/mocao_de_apoio_001-2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1223/mocao_de_apoio_001-2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Apoio aos profissionais de enfermagem (enfermeiros, técnicos de enfermagem, auxiliares de enfermagem e parteiras), pela falta de implantação do novo piso salarial da categoria.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1234/mocao_de_apoio_002-2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1234/mocao_de_apoio_002-2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Apoio aos membros do Congresso Nacional por suas iniciativas no sentido de garantir que a votação da descriminalização do aborto seja feita nas Casas Legislativas do Congresso Nacional, conforme suas prerrogativas constitucionais.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1138/mocao_de_repudio_001-2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1138/mocao_de_repudio_001-2023.pdf</t>
   </si>
   <si>
     <t>Que seja consignada manifestação de Repúdio ao IBAMA contra atos de abuso de autoridade praticados durante as fiscalizações ocorridas no Município de Icapuí.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/912/001.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/912/001.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a construção de um canil público, onde sejam recolhidos todos os cães de ruas, e tratados pelos dois veterinários municipais até que seja encontrado um tutor para adotá-los.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/913/002.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/913/002.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída a areninha da Comunidade Barrinha.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/914/003.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/914/003.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja contratado um profissional estomaterapeuta para cuidar de feridas diabéticas, de escaras e pacientes acamados no cidade de Icapuí.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/915/004.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/915/004.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita obra de calçamento ao lado da igreja católica da Comunidade de Cajuais para que o mesmo seja utilizado para a realização de eventos.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/916/005.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/916/005.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita ao menos uma obra paliativa para resolver a problemática das duas crateras existentes na avenida Chico Félix.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/917/006.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/917/006.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita obra de pavimentação na Comunidade do Salgadinho iniciando na salina Jassal e se estendendo até Comunidade do Berimbau.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/918/007.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/918/007.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja  criada a Casa do Empreendedor.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>João Paulo de Sousa Rebouças, Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/919/008.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/919/008.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a iluminação da ladeira da Comunidade de Picos.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/920/009.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/920/009.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que realize, em parceria com a Câmara Municipal de Icapuí,  a “Semana da Mulher”, a ser realizada na primeira semana de março, abordando temáticas voltadas ao protagonismo feminino e ressaltando a atuação da mulher no segmento empreendedorismo.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/921/010.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/921/010.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam concluídas as obras do Centro de Referência Especializada para crianças com deficiência na Comunidade de Mutamba.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/922/011.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/922/011.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja elaborado Projeto de Lei concedendo aumento salarial para a categoria do magistério a fim de garantir adequação ao piso nacional.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/923/012.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/923/012.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizado um mutirão de exames de endoscopia para atender os pacientes do Município de Icapuí.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/924/013.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/924/013.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam feitas melhorias em todos os acessos das ruas da comunidade de Redonda.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/925/014.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/925/014.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizado, através da Secretaria de Turismo e Cultura do Município Icapuí no período carnavalesco o 1º Sunset Cultural com apresentações das bandas locais, e grupos de teatro de rua da Comunidade de Redonda. Tal evento tem o objetivo de valorizar o movimento cultural liderado pelos grupos: A base; Reldon Roots; Vibe Nativa; Flor do sol; Jadi Undi; Ray lima Cenopoesia; Grupo Pastoril de Redonda; Bloco RecaReggae; e Movimento Reggae da Redonda.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/936/015.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/936/015.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma do Ginásio José Borges dos Reis na Comunidade de Mutamba que precisa ser posto em funcionamento para que a juventude precisa desse importante espaço para prática de esportes.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/937/016.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/937/016.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita o asfalto do corredor de acesso à praia de Melancias, a Rua Geraldo Malaquias, que dá acesso a esse importante ponto turístico do município.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/938/017.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/938/017.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a perfuração de um poço na Comunidade de Melancia de Cima.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/939/018.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/939/018.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Rua Francisco Freire de Amorim que liga a Comunidade de Melancias de Cima a Comunidade do Guajiru.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/940/019.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/940/019.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Vila Jardim Paraíso na Serra de Icapuí.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/941/020.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/941/020.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Rua Raimundo Sebastião na Comunidade de Serra de Cajuais.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/942/021.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/942/021.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita uma garagem no pátio da Secretaria de Saúde para guarda de todos os carros, ambulâncias da referida secretaria, bem como para acomodar os veículos dos profissionais durante o expediente.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/943/022.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/943/022.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a continuação do calçamento da Rua Chico Anísio na Comunidade de Cajuais.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/944/023.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/944/023.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído um novo Hospital para o Município de Icapuí.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/945/024.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/945/024.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a instalação de usina solar para atender toda a demanda do Sistema de Abastecimento de Água do Município de Icapuí atendido pelo SAAE (Sistema de Abastecimento de Água e Esgoto).</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/946/025.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/946/025.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja reaberta a Maternidade do Hospital Maria Idalina Rodrigues de Medeiros do Município de Icapuí.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/947/026.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/947/026.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construção de casas populares para população mais carente do Município de Icapuí.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/948/027.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/948/027.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado o Programa de Metas e Prioridades das Secretarias Municipais.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/949/028.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/949/028.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a iluminação do cais da Barra Grande.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/950/029.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/950/029.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a ampliação da rede elétrica na praia de Retiro Grande fomentando assim o desenvolvimento turístico e contribuindo para a manutenção das embarcações dos pescadores.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/951/030.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/951/030.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam feitos os reparos possíveis de todas as luminárias da Rua Dos Idalino na Comunidade de Redonda, haja vista que oitenta por cento delas estão danificadas por conta de um curto-circuito elétrico trazendo prejuízos para os moradores da rua.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/958/031.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/958/031.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma da quadra de esportes da Comunidade de Ibicuitaba a qual está deteriorada impossibilitando ocorrer eventos como o tradicional Copão de Futebol.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, João Paulo de Sousa Rebouças, Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/959/032.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/959/032.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação das ruas José Rodrigues da Silva, Francisco José e Amadeu Firmino, situadas na Comunidade de Vila Nova.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/960/033.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/960/033.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja alugada uma casa de apoio para auxiliar os pacientes do Município de Icapuí na capital Fortaleza.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/961/034.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/961/034.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado um Programa de Bolsas estudantis para os universitários do Município de Icapuí.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/962/035.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/962/035.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam feitas reformas, pinturas e climatização da salas de aula dos Centros de Educação Infantis - CEI’s: Maria Helena; José Antero, Alfredo Teodolino, Ângela Maira de Góis, Raimunda Medeiros, Rosa Filomena, Ana Rodrigues, José Cláudio e Francisca Luíza de Jesus.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/963/036.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/963/036.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a aquisição e instalação de ar condicionados nas salas de aula  da Escola Horizonte da Cidadania na Comunidade de Redonda.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/974/037.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/974/037.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o conserto do bueiro da Comunidade de Quitérias, localizado na rua principal e próximo a residência do cidadão conhecido como “Pareia”. O bueiro está a céu aberto e com grande quantidade de lixos acumulados no entorno.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/975/038.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/975/038.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a limpeza do meio-fio e do calçamento da Comunidade de Melancias de Baixo e Melancias de Cima.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/976/039.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/976/039.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo a realização de um calendário mensal de eventos em praias diversas do nosso município, no intuito de desenvolver economia, geração de emprego e renda, e divulgação das belezas naturais de cada comunidade.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/977/040.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/977/040.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma Parada de Ônibus e Topics no centro da cidade e no triângulo da Comunidade de Belém oferecendo maior conforto e segurança aos passageiros.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/978/041.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/978/041.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado um Centro de Educação para a ministração de cursos de formação e capacitação profissional voltadas às atividades profissionais desenvolvidas no Município de Icapuí.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/979/042.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/979/042.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criada a tarifa social do Sistema de Abastecimento de Água e Esgoto - SAAE.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/980/043.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/980/043.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam implantados nos Centros de Educação Infantil e Escolas do Município, redários de leitura, espaço em que crianças e adolescentes utilizarão para leitura no período de intervalo das aulas.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/981/044.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/981/044.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a distribuição de cestas básicas para as famílias que estão com o Bolsa Família suspenso em razão do seguro defeso dos pescadores.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/982/045.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/982/045.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado um espaço destinado a desenvolver encontros e exposições de veículos com som automotivo, onde os amantes desse esporte poderão desfrutar de som em um local apropriado.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/983/046.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/983/046.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja instalada iluminação em Led em toda a Comunidade de Peixe Gordo.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/984/047.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/984/047.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a revitalização da arena manguezal na Comunidade de Requenguela, pois a mesma está sem funcionar.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/985/048.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/985/048.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído um campo de futebol de areia na Comunidade de Quitérias.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/986/049.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/986/049.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja elaborado o Plano Municipal do Artesanato.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/987/050.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/987/050.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja elaborado projeto de lei concedendo aumento salarial para os servidores da atividade meio e saúde.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/988/051.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/988/051.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a iluminação do campo de futebol da Comunidade de Ponta Grossa.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1003/052.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1003/052.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado um espaço para feira de usados para que os ambulantes de diversas comunidades tenham a oportunidade de comercializar itens como aparelhos elétricos e eletrônicos, relógios, celulares, motos e carros.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1004/053.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1004/053.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita obra de asfaltamento da rua que liga a Comunidade de Berimbau a Praia da Placa.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1005/054.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1005/054.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o projeto de urbanização da Praia de Barrinha de Manibú.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1006/055.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1006/055.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam implementadas rampas de acessibilidade em todas as repartições públicas (escolas, praças, hospital, CEI’S, UBS’s, e secretarias) para garantir acesso às pessoas que tem dificuldade de mobilidade física.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>Normando Nonato da Silva, Marjorie Félix Lacerda Gomes</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1007/056.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1007/056.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação das principais ruas da Comunidade do INCRA e da estrada que dá acesso a Comunidade de Peroba.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1008/057.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1008/057.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja incluído o tema “Prevenção à Violência Doméstica” com tema transversal no currículo básico das escolas municipais de Icapuí.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1009/058.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1009/058.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma praça de lazer e esportes na Comunidade de Tremembé, visto que há muito tempo a comunidade não dispõe de local apropriado para o lazer e prática de esportes.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1010/059.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1010/059.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma e a climatização de toda a Unidade Básica de Saúde Maria Antonieta Brasil Oliveira, na Comunidade de Peixe Gordo.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1011/060.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1011/060.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a continuação da rua que inicia em frente a residência do Sr. Wilson e termina em frente a residência do cidadão conhecido como Nilton de Chicó, na Comunidade de Ibicuitaba.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1022/061.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1022/061.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma parada de transporte nas Quatro Bocas, na Comunidade de Mutamba.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1023/062.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1023/062.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a abertura dos canais dos córregos que levam as águas das chuvas até às salinas e por consequência ao mar, assim como desentupir os bueiros do centro e dos corredores, a fim de evitar os alagamentos ocasionados pelas águas das chuvas.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1024/063.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1024/063.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída a Areninha da Comunidade de Ibicuitaba.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1025/064.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1025/064.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizado, em parceria com o Governo do Estado do Ceará, o Projeto Praia Acessível, programa que se consolida como espaço inclusivo de lazer e socialização, além de promover inclusão e saúde para pessoas com deficiências.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1026/065.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1026/065.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam dados os encaminhamentos necessários para a sinalização da estrada que liga Redonda a Ponta Grossa.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1041/066.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1041/066.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a capinagem e limpeza das quadras das Comunidades de Melancias de Cima e Peixe Gordo.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1042/067.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1042/067.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o acesso em paralelepípedo na estrada que dá acesso a Igreja Evangélica na Serra do Mar (Bacalango).</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1043/068.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1043/068.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo, através da Rede de Apoio do CRAS, colocar uma equipe de apoio psicológico aos pais das crianças com deficiência do nosso Município.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1044/069.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1044/069.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado um programa de distribuição de renda no Município de Icapuí, destinado a famílias que vivem em condições de vulnerabilidade social e extrema pobreza.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1045/070.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1045/070.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma praça de lazer e esportes na Comunidade de Belém.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1046/071.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1046/071.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a distribuição a todos os portadores de diabéticos maquinetas acompanhadas de lancetas e de fitas para acompanhamento da doença.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1047/072.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1047/072.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam designados guardas de segurança em todos os Centros de Educação Infantil do Município de Icapuí</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1048/073.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1048/073.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja implantado um projeto de Aquaponia de tilápias, verduras e hortaliças nas Escolas Municipais de Ensino Fundamental do Município de Icapuí.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1049/074.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1049/074.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja elaborado e executado projeto de distribuição de absorventes higiênicos para as alunas das Escolas Municipais de Ensino Fundamental.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1050/075.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1050/075.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizado o evento “Volta ao Mar” no dia 1º de maio de 2023.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1051/076.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1051/076.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a limpeza da quadra da Comunidade de Ibicuitaba.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1052/077.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1052/077.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a perfuração de um poço na Comunidade de Melancias de Baixo.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1053/078.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1053/078.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado um espaço para a prática de Pilates que é um método de condicionamento físico e mental. Este espaço deverá atender prioritariamente a população carente do Município de Icapuí.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1054/079.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1054/079.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criada uma força-tarefa para fazer a limpeza das levadas do Município de Icapuí.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1055/080.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1055/080.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja regulamentado o funcionamento da farmácia do Hospital Municipal para que funcione 24 horas por dia, estando sempre à disposição da população.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1056/081.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1056/081.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado o programa de combate à violência contra as mulheres: “Maria nas Escolas”.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1057/082.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1057/082.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam construídas barracas de praia na orla da Praia de Barreiras de Baixo.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1058/083.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1058/083.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído um novo Centro de Atenção Psicossocial - CAPS no Município de Icapuí.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1069/084.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1069/084.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja dada continuidade à obra referente ao muro de contenção da Comunidade de Peroba, haja vista o avanço da maré, o comprometimento das casas e o risco de vida.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1070/085.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1070/085.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Rua João Ferreira da Silva, que tem inicio na CE-261 até a residência do Sr. Nildo, na Comunidade de Mutamba.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1071/086.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1071/086.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a limpeza e a poda das árvores do Cemitério de Icapuí.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1072/087.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1072/087.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído o Centro do Idoso, onde oferecerá vários serviços de apoio médico e recreação a essa categoria.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1073/088.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1073/088.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado o cargo de professor para salas de recursos multifuncionais, visando uma melhor aprendizagem das crianças com necessidades especiais do Município de Icapuí.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1074/089.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1074/089.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizada a festa do Dia das Mães, junto a Secretaria de Assistência Social, uma ação intersetorial.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Marjorie Félix Lacerda Gomes, Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1075/090.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1075/090.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita alteração da Lei Complementar nº 064/2017, no sentido de equiparar os cargos de Gerente de Território da Saúde I ao cargo de Coordenador do Centro de Atenção Psicossocial e Centro de Reabilitação.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1076/091.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1076/091.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja encaminhada a esta Casa Legislativa, projeto de lei reajustando o salário dos Enfermeiros.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1080/092.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1080/092.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito, através da Secretaria de Assistência Social, um mutirão para atualização do Cadastro Único das famílias icapuienses.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1086/093.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1086/093.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a coberta da quadra de esportes da Comunidade de Melancias de Cima e da Comunidade de Peixe Gordo.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1087/094.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1087/094.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Rua José Rodrigues da Silva, da Rua Francisco José e da Rua Amadeu Firmino, todas situadas na Comunidade de Vila Nova.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1088/095.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1088/095.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo que seja criado o selo municipal de qualidade dos empreendimentos municipais.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1089/096.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1089/096.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma Areninha na Comunidade de Barreiras de Cima</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1090/097.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1090/097.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam concedidos vale-alimentação e vale-natalício aos servidores públicos do Município de Icapuí como ajuda de custo e reconhecimento pelos serviços prestados.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Sidivânio da Cruz Honório, Cláudio Roberto de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1091/098.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1091/098.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a limpeza do Cemitério da Comunidade de Redonda.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1104/099.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1104/099.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita feito o asfalto da Rua Geraldo Malaquias, na Comunidade de Melancias de Cima.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1105/100.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1105/100.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita limpeza em todas as estradas de acesso e em todas as Praias do Município de Icapuí.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1106/101.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1106/101.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja retomada a obra do saneamento do Município de Icapuí.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1107/102.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1107/102.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma de todo o sistema de captação de água da chuva no centro de Icapuí.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1108/103.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1108/103.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criada e inclusa no calendário escolar a matéria de História Local na Rede Municipal de Ensino do Município de Icapuí.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1109/104.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1109/104.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído um Centro de Convivência na Praia de Redonda possibilitando a realização de diversas atividades culturais e sociais.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1110/105.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1110/105.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam feitas melhorias em todas as estradas de acesso a Comunidade de Redonda.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1111/106.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1111/106.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja colocado corrimão na subida do Posto de Saúde da Comunidade de Morro Pintado.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1118/107.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1118/107.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja  feita a troca da instalação elétrica e a manutenção das luminárias da quadra de esportes da Escola Maria Edilce Barbosa na Comunidade de Melancias de Baixo.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1119/108.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1119/108.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja dada autorização a populares da nossa cidade para fazer construções e empreendimentos como barracas de praias no intuito de desenvolver a economia e a geração de emprego e renda.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1120/109.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1120/109.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam construídas duas areninhas de futebol com gramado sintético, sendo uma na Comunidade de Olho D’água e outra na Comunidade de Tremembé.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1121/110.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1121/110.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma da Praça Central de Icapuí.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1122/111.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1122/111.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja institua no Município de Icapuí, em parceria com o SEBRAE, o programa “Cidades Empreendedoras”.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1123/112.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1123/112.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja retomado o Festival Intermunicipal de Quadrilhas “Pule a Fogueira e Caia no Mar” a fim de fomentar e revitalizar a política cultural junina do Município de Icapuí no ano de 2024.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1127/113.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1127/113.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a urbanização do trajeto entre as Comunidades de Barrinha e a Comunidade de Requenguela.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1128/114.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1128/114.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma garagem municipal no intuito de que todos os veículos próprios e alugados sejam guardados com segurança em local adequado.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1129/115.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1129/115.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado um programa para avaliar o atendimento médico – hospitalar – UBS no Município de Icapuí.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1130/116.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1130/116.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que faça adesão ao projeto de implementação da Universidade Federal do Mar de Icapuí, Projeto idealizado por Túlio Muniz, professor adjunto da Faculdade de Educação da Universidade Federal do Ceará (UFC).</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1139/117.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1139/117.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a coberta da Quadra de Esportes da Comunidade de Peixe Gordo, uma vez que a comunidade faz uso constante do espaço, e durante o dia não pode ser utilizado devido ao sol quente.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1140/118.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1140/118.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma Praça com academia púbica ao ar livre na Comunidade de Peixe Gordo.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1141/119.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1141/119.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita obra de calçamento e de melhoria da Rua Raimundo Sebastião, na serra da Comunidade de Cajuais.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1142/120.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1142/120.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma areninha de futebol na Comunidade de Morro Pintado.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1143/121.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1143/121.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído um ginásio poliesportivo na Comunidade de Mutamba.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1144/122.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1144/122.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado o Projeto Caixa D’água Social, e que seja feita a efetiva aplicação de 10% de desconto nos boletos de contas do SAAE até a data de vencimento.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1145/123.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1145/123.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja viabilizado através da Prefeitura Municipal de Icapuí repasse financeiro e apoio logístico ao GDTUR para a realização do XVI Festival da Lagosta, que será realizado nos dias 25 a 27 de agosto no Município de Icapuí.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1153/124.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1153/124.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma praça de lazer e esportes na Comunidade de Barrinha de Manibu.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1154/125.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1154/125.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma areninha de futebol na Comunidade de Melancias de Baixo.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1155/126.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1155/126.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizada a I Semana da Cultura Evangélica de Icapuí, no mês de outubro.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1156/127.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1156/127.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma brinquedopraça na Comunidade de Tremembé.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1157/128.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1157/128.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado um programa de capacitação dos jovens do Município de Icapuí para o preenchimento da Lei Rouanet.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1158/129.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1158/129.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a criação do Conselho Municipal da Mulher.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1159/130.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1159/130.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a manutenção/reforma do Hospital Municipal Maria Idalina Rodrigues de Medeiros.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1167/131.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1167/131.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma nova praça na Comunidade de Serra do Mar (Bacalango).</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1168/032.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1168/032.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a abertura de uma rua na Comunidade de Cajuais que inicia no Corredor de Manuel de Otávio em Barreiras.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1169/133.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1169/133.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma da praça da gruta de Icapuí e que sejam construídos, pelo menos, 03 quiosques, sendo um para venda de lanche, um para venda de artesanato e outro para informações aos visitantes.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1170/134.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1170/134.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo minuta de Projeto de Lei, com a seguinte ementa: “Dispõe sobre a criação do distrito de Redonda, com sede na comunidade de mesma denominação, no Município de Icapuí-CE, e dá outras providências”, a fim de sugerir encaminhamentos e dá as consequentes melhorias e desenvolvimento para a comunidade com a criação desse distrito tão almejado pelos munícipes residentes na Comunidade de Redonda.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1171/135.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1171/135.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja instituído o Programa IPTU Premiado.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1172/136.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1172/136.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo, através do SAAE, que seja feita a rede de abastecimento de água, para contemplar as outras 15 famílias da Comunidade do Belém.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1173/137.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1173/137.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação do corredor da casa de Maurício até o corredor da casa de Mardônio, na Comunidade de Redonda.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1174/138.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1174/138.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam feitas melhorias nas estruturas do Centro de Educação Infantil - CEI Francisca Luzia de Jesus na Comunidade de Redonda.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1175/139.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1175/139.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que feito um alambrado e um banheiro feito um alambrado na quadra de esportes da Comunidade de Ibicuitaba para proteger os espectadores que estão ao redor da quadra, evitando acidentes, pois sempre há crianças e idosos no entorno da quadra, bem como a construção de vestuários e banheiros para um melhor atendimento dos atletas e cidadãos que frequentam aquele espaço.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1176/140.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1176/140.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam feitos os meios-fios de todos os corredores de asfalto que dão acesso às praias e que seja feita a conclusão do Corredor de Peixe Gordo.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1177/141.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1177/141.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que o Hospital Municipal Maria Idalina seja transformado em uma Unidade de Pronto Atendimento - UPA para melhoria do atendimento à população, com oferta de serviços como engessamento, ultrassom e internamentos.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1178/142.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1178/142.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação das ruas da Vila Jardim Paraíso.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1179/143.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1179/143.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam incluídas como critério para a tarifa social do SAAE as famílias de autistas e portadores de Síndrome de Down.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1180/144.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1180/144.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja disponibilizado aluguel social a todas as mulheres que são vítimas de violência doméstica e familiar.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1181/145.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1181/145.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam feitas melhorias nos acessos à Rua dos Soares, na Comunidade de Redonda, pois os mesmos se encontram em condições precárias de acessibilidade.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Francisco Hélio Fernandes Rebouças, Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1186/146.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1186/146.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criada a Secretaria de Pesca e Aquicultura no Município de Icapuí.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1187/147.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1187/147.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita uma força-tarefa para solucionar o problema do saneamento da Av. Newton Ferreira e Av. Chico Félix.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1188/148.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1188/148.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído no Município de Icapuí o Instituto Federal de Educação, Ciência e Tecnologia do Ceará – IFCE.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1189/149.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1189/149.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído um centro de referência de lazer com piscina, para atender as mulheres de todas as faixas etárias.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1190/150.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1190/150.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja viabilizado o recurso e apoio técnico no processo de licenciamento e execução da Jacumã II na comunidade de Redonda.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1191/151.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1191/151.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma das barracas e a contenção da areia da praia de Tremembé.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Sidivânio da Cruz Honório, Marjorie Félix Lacerda Gomes</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1192/152.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1192/152.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja instituído nas escolas municipais de Icapuí a semana da valorização das mulheres e meninas e da Prevenção e Combate ao Assédio e a Violência Doméstica.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1197/153.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1197/153.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja concluída a nova estrada na Comunidade de Melancias de Baixo, desde a residência do Sr. Raimundo até as proximidades do barreiro.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1198/154.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1198/154.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma da Praça da Liberdade e que seja construído um pequeno parque para as crianças.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1199/155.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1199/155.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma Areninha na Comunidade de Cajuais.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1200/156.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1200/156.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação iniciando na Vila dos Pompeus até a Praia da Placa.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Francisco Hélio Fernandes Rebouças, Cláudio Marques de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1201/157.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1201/157.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma urgente da rua do antigo loteamento do Juari, na Comunidade de Melancias de Baixo, pois a mesma se encontra em péssimas condições de tráfego, quase intransitável. Vale ressaltar que a destruição da mesma se deu, em parte, pela necessária construção de valas para encanação realizada pelo SAAE.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>João Paulo de Sousa Rebouças, Francisco Hélio Fernandes Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1202/158.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1202/158.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo, em parceria com o Governo do Estado, que sejam construídas cozinhas comunitárias no Munícipio de Icapuí.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1203/159.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1203/159.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja estruturada a casa para atendimento de crianças e adolescentes com deficiências e transtornos diversos.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Marjorie Félix Lacerda Gomes, João Paulo de Sousa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1204/160.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1204/160.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam construídos platôs na Praia de Picos e Vila Nova.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1205/161.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1205/161.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam feitas melhorias na estrutura física da passarela do mangue na Praia de Requenguela, considerada um dos mais importantes atrativos turísticos do Município de Icapuí.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1206/162.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1206/162.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma praça de lazer na Comunidade do CVTP.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1211/163.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1211/163.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam feitas verificações e melhorias na qualidade da água da Comunidade de Ibicuitaba e demais comunidades do município, haja vista que a água está muito salgada.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1212/164.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1212/164.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma areninha de futebol na Comunidade de Barrinha de Mutamba, uma vez que a comunidade não dispõe de espaço onde os jovens possam praticar esportes e esta é uma reivindicação dos moradores.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1213/165.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1213/165.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a limpeza em todo o calçamento da Comunidade de Melancias.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1214/166.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1214/166.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que amplie a contratação de transportes destinados à Saúde para melhor atender as necessidades da população icapuiense.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1215/167.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1215/167.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação Rua João Aniceto na Comunidade de Melancias de Cima.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1216/168.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1216/168.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado um Centro de Exames de Imagem e Análises Clínicas no Município de Icapuí, a fim de facilitar a realização de exames demandados pelos Postos de Saúde e de agilizar as necessidades de saúde da nossa população.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1217/169.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1217/169.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que leve as crianças para a “Cidade Mais Infância”, iniciando com as crianças portadoras de deficiências e transtornos.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1218/170.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1218/170.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criada a primeira Praça da Ciência no Município de Icapuí.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1219/171.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1219/171.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído uma brinquedopraça na Comunidade de Redonda.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Artur Bruno Rebouças de Oliveira, Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1224/172.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1224/172.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma da quadra de esportes da Comunidade de Redonda.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1225/173.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1225/173.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Rua Evilásio Bessa na Comunidade de Cajuais.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1226/174.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1226/174.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja aberta uma rua nas imediações da vazante, começando no pé-da-serra de Icapuí (Rua Engenheiro Francisco de Assis), até o corredor de Rael na Comunidade de Cajuais.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1227/175.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1227/175.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja reformado o corredor que dá acesso a Comunidade de Requenguela, bem como a pista que liga o centro da cidade a  Comunidade de Requenguela.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>João Paulo de Sousa Rebouças, Diego Costa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1228/176.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1228/176.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado o Sistema de Transparência da Secretaria de Saúde do Município de Icapuí.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1229/177.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1229/177.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja instituído o transporte coletivo urbano e rural no Município de Icapuí.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1230/178.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1230/178.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita uma coberta para a quadra de esportes localizada por trás da creche Raimunda Medeiros na Serra de Cajuais.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1236/179.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1236/179.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja elaborado projeto para o uso da cannabis medicinal no tratamento de doenças crônicas, doenças autoimunes, Alzheimer, e para pessoas clinicamente diagnosticadas com a necessidade de uso da cannabis em seus tratamentos.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1237/180.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1237/180.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma e climatização de toda a Unidade Básica de Saúde Maria Antonieta Brasil Oliveira, na Comunidade de Peixe Gordo.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1238/181.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1238/181.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita obra de calçamento e instalação da rede de água na “Rua El Shaday” na Comunidade de Serra do Mar.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1239/182.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1239/182.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma areninha de futebol da Comunidade Salgadinho.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1240/183.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1240/183.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma brinquedopraça na Comunidade de Barreiras de Cima.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1241/184.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1241/184.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja incluído o Empreendedorismo como disciplina no currículo escolar do Ensino Fundamental das Escolas do Município de Icapuí.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1242/185.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1242/185.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam implantadas sinalização em piso tátil, mapa tátil e placas para pessoas com deficiência visual.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1243/186.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1243/186.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a substituição de todas as bases das luminárias da Rua dos Primos na Comunidade de Redonda, haja vista que todas se encontram danificadas e enferrujadas.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1244/187.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1244/187.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam instaladas pelo menos duas lombadas na Avenida Newton Ferreira.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1245/188.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1245/188.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a aquisição de um dessalinizador móvel para atender as famílias residentes na zona rural do Município de Icapuí.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1246/189.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1246/189.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o aterro marítimo da Praia de Redonda contribuindo para um espaço público de entretenimento e lazer, e para a realização de grandes festas e campeonatos esportivos.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1262/190.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1262/190.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a instalação de luminárias na orla da praia de Melancias de Baixo.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1263/191.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1263/191.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação na Rua José Damião Sobrinho, mais conhecida como Rua Zé de Joel, na comunidade de Cajuais.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1264/192.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1264/192.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma do Mirante da Serra do Mar.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1265/193.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1265/193.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído um Ponto de Ônibus na Comunidade do INCRA em frente ao antigo prédio da Associação.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1273/194.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1273/194.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído um Portal na Praia do Ceará, na divisa com a cidade de Tibau/RN, e que seja feita a pavimentação das principais ruas dessa comunidade.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1278/195.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1278/195.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Rua João Batista de Souza, Vila Chico Dantas.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1279/196.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1279/196.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da rua que dá acesso ao cemitério da Comunidade de Melancias de Baixo.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1280/197.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1280/197.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja concluída a obra de reforma do Centro do Autista na Comunidade de Mutamba.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1281/198.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1281/198.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o calçamento que liga o Salgadinho a Rua Chico Félix próxima à salina Jassal.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1282/199.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1282/199.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a limpeza do lixo de todas as podas espalhadas por todas as comunidades do município, o que está causando grandes transtornos sanitários e visuais a nossa população.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1283/200.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1283/200.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam construídas ciclovias nas principais avenidas e vias da cidade, a fim de incentivar e garantir a segurança dos ciclistas do nosso município.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1284/201.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1284/201.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação em paralelepípedo da Rua Idalino na Comunidade de Redonda.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1286/202.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1286/202.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado espaço no Município de Icapuí para acolher e tratar animais abandonados nas ruas porque há muitos animais nessa situação sendo maltratados e passando fome.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1287/203.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1287/203.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da rua do Senhor Amorim que liga Melancias de Cima a Ilha do Guajirú.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1288/204.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1288/204.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído um paredão/muro de contenção da maré na Praia de Quitérias.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1289/205.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1289/205.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja concluída obra de reforma do Estádio Municipal na Vila Jardim Paraíso, centro de Icapuí.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1290/206.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1290/206.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizada a festa do mela-mela dos Papangus, a ser realizado na segunda-feira de carnaval no Corredor de Luiz de Toinho, que dá acesso às praias de Barreiras e Barrinha.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1291/207.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1291/207.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma praça com academia ao ar livre em frente à Areninha Isaías Júnior, na Comunidade de Redonda.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1292/208.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1292/208.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a limpeza e reparo dos bueiros da Rua da Praia na Comunidade de Redonda.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1299/209.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1299/209.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja desobstruído todos os bueiros do Centro e das comunidades de Salgadinho e Ibicuitaba.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1300/210.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1300/210.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação de paralelepípedo na comunidade de Morro Pintado, na rua que da acesso ao campo de futebol.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1301/211.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1301/211.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que neste final de ano seja comprado um número maior de cestas básicas para distribuição para a população mais carente.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1302/212.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1302/212.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída a quadra de esportes da Escola Francisco Ezequiel da Costa na Comunidade de Nova Belém (CVTP).</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1303/213.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1303/213.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja colocada uma árvore comemorativa de Natal na Comunidade de Redonda.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1312/214.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1312/214.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma Areninha na Serra de Cajuais, onde ficava localizado o Campo de Cidrão.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1313/215.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1313/215.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizado o Projeto Papai Noel Itinerante com o tema “Eu Acredito em Papai Noel” para visitar todas as comunidades para levar alegria e o espírito natalino para as famílias icapuienses.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1314/216.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1314/216.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito um presépio iluminado no Cruzeiro da Comunidade de Melancias de Cima.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1315/217.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1315/217.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizado o tradicional réveillon da Praia de Barreiras.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1330/218.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1330/218.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja dado encaminhamentos com urgência na obra de contenção do mar na Comunidade de Peroba, tendo em vista que a comunidade necessita emergencialmente e o Ministério Público já determinou o processo de pagamento do Perito da obra.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1331/219.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1331/219.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a terraplanagem e o muro do cemitério da Comunidade de Melancias, haja vista que a prefeitura fez a desapropriação do terreno.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1332/220.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1332/220.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a aquisição de motocicletas para todos os agentes de saúde e agentes de endemias do Município de Icapuí.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1333/221.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1333/221.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizada queima de fogos de artifícios silenciosos durante a passagem do ano na Praia de Redonda. Vale ressaltar que o uso dos referidos fogos é em cumprimento a Lei Municipal nº 877/2021, que “dispõe sobre o uso de fogos de artifícios silenciosos em eventos públicos e particulares no Município de Icapuí e dá outras providências”.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/956/001.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/956/001.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública com temática de discussão: “Manutenção da Comarca de Justiça no Município de Icapuí”.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/990/002.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/990/002.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública com o tema: “Universalização do Saneamento Básico em Icapuí” a ser realizada no dia 22 de março de 2023, no Plenário José Borges dos Reis.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/991/003.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/991/003.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública para discutir sobre o uso medicinal da Cannabis, a ser realizada no dia 24 de março de 2023, no Plenário José Borges dos Reis.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/998/004.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/998/004.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública para discutir sobre a estrada que liga as comunidades de Ponta Grossa e Retiro Grande, a ser realizada no dia 19 de abril de 2023, no Plenário José Borges dos Reis.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1021/005.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1021/005.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública no mês de maio para tratar sobre a construção de uma creche na Comunidade de Redonda.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1061/006.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1061/006.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Sr. Prefeito Municipal, convidando-o para em sessão ordinária  falar sobre os indicadores sociais do Município de Icapuí, levando em consideração a Cartilha elaborada pela Cáritas Diocesana de Limoeiro do Norte em janeiro de 2023 com o Tema: “Indicadores Sociais do Vale do Jaguaribe”.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1064/007.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1064/007.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública com a seguinte temática de discussão: “Construção de um parque eólico no mar”, em data a ser definida posteriormente.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1084/008.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1084/008.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado oficio à Empresa contratada para a coleta, transporte e destinação final de resíduos sólidos domiciliares urbanos, a BS Construções e Serviços EIRELI, CONVOCANDO-A, para no prazo de 15 dias e em Sessão Ordinária, tratar dos seguintes assuntos: Falta de coleta de resíduos das podas das árvores; Atraso no pagamento do salário dos garis; O não pagamento do Vale-Alimentação; e, Demissão injustificada de alguns garis.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>Emerson Hundemberk Medeiros da Costa, Francisco Kleiton Pereira</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1085/009.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1085/009.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado oficio ao Diretor do Serviço Autônomo de Água e Esgoto – SAEE, Sr. José Marcelo da Silva, CONVOCANDO-O, para no prazo de 15 dias e em Sessão Ordinária, falar sobre aumento do valor da taxa de água.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1131/010.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1131/010.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado oficio convocando o Senhor Josenildo Soares, diretor da ASSUMI, para prestar contas dos recursos públicos recebidos pela referida entidade, no prazo de 15 dias.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1096/011.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1096/011.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja instituído pela Mesa Diretora desta Casa Legislativa, o auxilio alimentação para o servidores públicos efetivos da Câmara Municipal, nos termos do art. 61 da Lei nº 724/2017, de 01/11/2017.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1114/012.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1114/012.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública para discussão sobre novas exigências feitas pela empresa de energia – Enel quando os usuários solicitam novas ligações de energia, em data a ser definida posteriormente.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1160/013.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1160/013.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública para discussão sobre a criação do Fundo Municipal da Pesca no Município de Icapuí.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1161/014.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1161/014.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública para discussão sobre a construção de uma rodovia estadual litorânea, iniciando na CE-549 na Comunidade de Redonda, passando pelas Comunidades de Ponta Grossa e Retiro Grande e finalizando na Comunidade de Retirinho, no Município de Aracati, interligando assim o litoral leste e fomentando o turismo da região.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1162/015.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1162/015.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública no dia 31 de agosto de 2023 para debater sobre o sistema de enfrentamento da violência contra a mulher, nos termos da Lei Federal nº 11.340/2006 (Lei Maria da Penha).</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1250/016.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1250/016.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado oficio à Secretaria de Obras convidando o engenheiro Anderson da Silva Pereira para falar sobre as obras construídas e em fase de construção no Município de Icapuí em Sessão Ordinária a ser definida posteriormente.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1258/017.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1258/017.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado oficio ao Sr. João Alfredo Telles de Melo, Superintendente do IDACE, convidando-o para discutir sobre a regularização de terras no Município de Icapuí, em Sessão Ordinária a ser definida posteriormente.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1270/018.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1270/018.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Audiência Pública na Comunidade de Picos, no dia 07 de novembro, a partir das 16h da tarde para discutir a construção da contenção do mar para essa comunidade.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1276/019.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1276/019.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Audiência Pública na Comunidade de Peroba, para discutir a construção da contenção do mar nessa comunidade, em data a ser definida posteriormente.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1285/020.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1285/020.2023.pdf</t>
   </si>
   <si>
     <t>Requer que a Câmara Municipal de Icapuí realize com a participação do Sindicato dos Servidores e da Prefeitura Municipal uma Audiência Pública para discussão da situação financeira do Município de Icapuí, a se realizada no dia 06 de dezembro de 2023.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1297/021.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1297/021.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício convocando o representante legal da empresa de energia ENEL para participar de Sessão Ordinária</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1308/022.2023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1308/022.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício convocando o Sr. Marcos Jefesson da Costa, Diretor da Autarquia de Trânsito Municipal de Icapuí – ATMI, para em Sessão Ordinária, prestar esclarecimentos sobre os procedimentos realizados no trânsito do Munícipio.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>REQV</t>
   </si>
   <si>
     <t>Requerimento Verbal</t>
   </si>
   <si>
     <t>Requer que o Sr. Josenildo Soares de Souza compareça a Casa Legislativa no prazo de 15 dias, para prestação de contas da ASSUME.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -5265,67 +5265,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1380/oficio_-_parecer_previo_-_voto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/928/001.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/966/002.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1014/003.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1015/004.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1027/plc_005.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1028/plc_006.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1029/007.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1030/008.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1031/009.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1193/010.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1194/011.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1294/012.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1334/013.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1018/001.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1033/002.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1034/003.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/929/001.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/930/002.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/952/003.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/953/004.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/965/005.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1016/006.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1017/pl_007.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1032/pl_008.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1092/projeto_de_lei_no_009-2023_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1062/010.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1132/pl_011.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1195/012.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1220/013.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1247/014.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1248/015.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1249/016.2023_-_loa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1231/017.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1255/018.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1256/019.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1316/020.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1317/021.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1318/022.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/903/pl_001.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/904/002.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/926/003.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/927/004.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/969/005.2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/989/006.2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1019/007.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1020/pl_008.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1036/pl_009.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1063/pl_010.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1081/011.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1082/012.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1083/013.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1135/014.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1182/015.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1183/016.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1232/017.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1257/018.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1275/019.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1307/021.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1320/022.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1059/001.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/902/pr_001.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/931/pr_002.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1133/003.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1134/004.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1268/pr_005.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/932/pdl_001.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/933/pdl_002.2023_2.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/934/pdl_003.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/954/pdl_004.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/955/pdl_005.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/967/projeto_de_decreto_legislativo_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/968/pdl_007.2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1013/pdl_008.2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/997/pdl_009.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1060/pdl_010.2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1094/pdl_011-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1095/pdl_012-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1112/pdl_013.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1113/pdl_014.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1207/pdl_015.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1221/pdl_016.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1269/pdl_017.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1295/pdl_018.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1305/pdl_019.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1306/pdl_020.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1319/pdl_021-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/905/001.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/906/002.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/907/003.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/908/004.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/909/005.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/910/006.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/911/007.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/935/008.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/972/009.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/973/010.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/994/011.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/995/012.2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/996/013.2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1012/014.2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/999/015.2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1000/016.2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1001/017-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1035/018.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1037/019.2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1038/020.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1039/021.2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1040/022.2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1065/023.2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1066/024.2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1067/025.2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1077/026.2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1078/027.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1079/028.2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1097/029.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1098/030.2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1099/031.2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1100/032.2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1101/033.2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1102/034.2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1124/035.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1125/036.2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1151/037.2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1152/038.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1164/039.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1165/040.2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1166/041.2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1185/042.2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1196/043.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1209/044.2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1210/045.2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1254/046.2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1251/047.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1252/048.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1253/049.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1235/050.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1259/051.2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1260/052.2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1261/053.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1271/054.2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1272/055.2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1274/056.2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1293/057.2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1310/058.2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1311/059.2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1325/060.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1326/061.2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1327/062.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1328/063.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1329/064.2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1335/065.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1336/066.2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/957/001.2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/970/002.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/971/003.2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/992/004.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/993/005.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1002/006.2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1103/007.2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1115/008.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1116/009.2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1117/010.2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1126/011.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1136/012.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1137/013.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1146/014.2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1147/015.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1148/016.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1149/017.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1150/018.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1163/019.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1184/020.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1208/mocao_de_congratulacao_021-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1222/mocao_de_congratulacao_022-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1233/mocao_de_congratulacao_023-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1277/mocao_de_congratulacao_024-2023-.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1296/025.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1298/026.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1309/mocao_de_congratulacao_027-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1321/mocao_de_congratulacao_028-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1322/mocao_de_congratulacao_029-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1323/mocao_de_congratulacao_030-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1068/001.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1324/mocao_de_aplausos_002-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1223/mocao_de_apoio_001-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1234/mocao_de_apoio_002-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1138/mocao_de_repudio_001-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/912/001.2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/913/002.2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/914/003.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/915/004.2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/916/005.2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/917/006.2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/918/007.2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/919/008.2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/920/009.2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/921/010.2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/922/011.2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/923/012.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/924/013.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/925/014.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/936/015.2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/937/016.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/938/017.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/939/018.2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/940/019.2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/941/020.2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/942/021.2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/943/022.2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/944/023.2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/945/024.2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/946/025.2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/947/026.2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/948/027.2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/949/028.2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/950/029.2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/951/030.2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/958/031.2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/959/032.2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/960/033.2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/961/034.2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/962/035.2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/963/036.2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/974/037.2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/975/038.2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/976/039.2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/977/040.2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/978/041.2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/979/042.2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/980/043.2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/981/044.2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/982/045.2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/983/046.2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/984/047.2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/985/048.2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/986/049.2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/987/050.2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/988/051.2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1003/052.2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1004/053.2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1005/054.2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1006/055.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1007/056.2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1008/057.2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1009/058.2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1010/059.2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1011/060.2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1022/061.2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1023/062.2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1024/063.2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1025/064.2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1026/065.2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1041/066.2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1042/067.2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1043/068.2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1044/069.2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1045/070.2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1046/071.2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1047/072.2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1048/073.2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1049/074.2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1050/075.2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1051/076.2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1052/077.2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1053/078.2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1054/079.2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1055/080.2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1056/081.2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1057/082.2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1058/083.2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1069/084.2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1070/085.2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1071/086.2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1072/087.2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1073/088.2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1074/089.2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1075/090.2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1076/091.2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1080/092.2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1086/093.2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1087/094.2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1088/095.2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1089/096.2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1090/097.2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1091/098.2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1104/099.2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1105/100.2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1106/101.2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1107/102.2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1108/103.2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1109/104.2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1110/105.2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1111/106.2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1118/107.2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1119/108.2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1120/109.2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1121/110.2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1122/111.2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1123/112.2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1127/113.2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1128/114.2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1129/115.2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1130/116.2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1139/117.2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1140/118.2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1141/119.2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1142/120.2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1143/121.2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1144/122.2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1145/123.2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1153/124.2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1154/125.2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1155/126.2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1156/127.2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1157/128.2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1158/129.2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1159/130.2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1167/131.2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1168/032.2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1169/133.2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1170/134.2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1171/135.2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1172/136.2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1173/137.2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1174/138.2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1175/139.2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1176/140.2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1177/141.2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1178/142.2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1179/143.2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1180/144.2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1181/145.2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1186/146.2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1187/147.2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1188/148.2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1189/149.2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1190/150.2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1191/151.2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1192/152.2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1197/153.2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1198/154.2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1199/155.2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1200/156.2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1201/157.2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1202/158.2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1203/159.2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1204/160.2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1205/161.2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1206/162.2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1211/163.2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1212/164.2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1213/165.2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1214/166.2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1215/167.2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1216/168.2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1217/169.2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1218/170.2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1219/171.2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1224/172.2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1225/173.2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1226/174.2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1227/175.2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1228/176.2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1229/177.2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1230/178.2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1236/179.2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1237/180.2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1238/181.2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1239/182.2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1240/183.2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1241/184.2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1242/185.2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1243/186.2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1244/187.2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1245/188.2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1246/189.2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1262/190.2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1263/191.2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1264/192.2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1265/193.2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1273/194.2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1278/195.2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1279/196.2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1280/197.2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1281/198.2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1282/199.2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1283/200.2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1284/201.2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1286/202.2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1287/203.2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1288/204.2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1289/205.2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1290/206.2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1291/207.2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1292/208.2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1299/209.2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1300/210.2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1301/211.2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1302/212.2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1303/213.2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1312/214.2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1313/215.2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1314/216.2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1315/217.2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1330/218.2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1331/219.2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1332/220.2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1333/221.2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/956/001.2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/990/002.2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/991/003.2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/998/004.2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1021/005.2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1061/006.2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1064/007.2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1084/008.2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1085/009.2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1131/010.2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1096/011.2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1114/012.2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1160/013.2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1161/014.2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1162/015.2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1250/016.2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1258/017.2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1270/018.2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1276/019.2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1285/020.2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1297/021.2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1308/022.2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1380/oficio_-_parecer_previo_-_voto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/928/001.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/966/002.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1014/003.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1015/004.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1027/plc_005.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1028/plc_006.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1029/007.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1030/008.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1031/009.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1193/010.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1194/011.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1294/012.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1334/013.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1018/001.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1033/002.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1034/003.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/929/001.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/930/002.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/952/003.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/953/004.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/965/005.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1016/006.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1017/pl_007.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1032/pl_008.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1092/projeto_de_lei_no_009-2023_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1062/010.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1132/pl_011.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1195/012.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1220/013.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1247/014.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1248/015.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1249/016.2023_-_loa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1231/017.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1255/018.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1256/019.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1316/020.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1317/021.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1318/022.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/903/pl_001.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/904/002.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/926/003.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/927/004.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/969/005.2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/989/006.2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1019/007.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1020/pl_008.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1036/pl_009.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1063/pl_010.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1081/011.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1082/012.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1083/013.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1135/014.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1182/015.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1183/016.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1232/017.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1257/018.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1275/019.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1307/021.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1320/022.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1059/001.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/902/pr_001.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/931/pr_002.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1133/003.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1134/004.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1268/pr_005.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/932/pdl_001.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/933/pdl_002.2023_2.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/934/pdl_003.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/954/pdl_004.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/955/pdl_005.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/967/projeto_de_decreto_legislativo_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/968/pdl_007.2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1013/pdl_008.2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/997/pdl_009.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1060/pdl_010.2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1094/pdl_011-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1095/pdl_012-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1112/pdl_013.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1113/pdl_014.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1207/pdl_015.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1221/pdl_016.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1269/pdl_017.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1295/pdl_018.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1305/pdl_019.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1306/pdl_020.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1319/pdl_021-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/905/001.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/906/002.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/907/003.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/908/004.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/909/005.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/910/006.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/911/007.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/935/008.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/972/009.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/973/010.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/994/011.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/995/012.2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/996/013.2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1012/014.2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/999/015.2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1000/016.2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1001/017-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1035/018.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1037/019.2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1038/020.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1039/021.2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1040/022.2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1065/023.2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1066/024.2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1067/025.2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1077/026.2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1078/027.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1079/028.2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1097/029.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1098/030.2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1099/031.2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1100/032.2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1101/033.2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1102/034.2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1124/035.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1125/036.2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1151/037.2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1152/038.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1164/039.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1165/040.2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1166/041.2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1185/042.2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1196/043.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1209/044.2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1210/045.2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1254/046.2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1251/047.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1252/048.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1253/049.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1235/050.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1259/051.2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1260/052.2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1261/053.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1271/054.2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1272/055.2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1274/056.2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1293/057.2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1310/058.2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1311/059.2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1325/060.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1326/061.2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1327/062.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1328/063.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1329/064.2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1335/065.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1336/066.2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/957/001.2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/970/002.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/971/003.2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/992/004.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/993/005.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1002/006.2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1103/007.2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1115/008.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1116/009.2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1117/010.2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1126/011.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1136/012.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1137/013.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1146/014.2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1147/015.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1148/016.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1149/017.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1150/018.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1163/019.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1184/020.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1208/mocao_de_congratulacao_021-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1222/mocao_de_congratulacao_022-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1233/mocao_de_congratulacao_023-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1277/mocao_de_congratulacao_024-2023-.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1296/025.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1298/026.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1309/mocao_de_congratulacao_027-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1321/mocao_de_congratulacao_028-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1322/mocao_de_congratulacao_029-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1323/mocao_de_congratulacao_030-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1068/001.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1324/mocao_de_aplausos_002-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1223/mocao_de_apoio_001-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1234/mocao_de_apoio_002-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1138/mocao_de_repudio_001-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/912/001.2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/913/002.2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/914/003.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/915/004.2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/916/005.2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/917/006.2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/918/007.2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/919/008.2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/920/009.2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/921/010.2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/922/011.2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/923/012.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/924/013.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/925/014.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/936/015.2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/937/016.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/938/017.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/939/018.2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/940/019.2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/941/020.2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/942/021.2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/943/022.2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/944/023.2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/945/024.2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/946/025.2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/947/026.2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/948/027.2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/949/028.2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/950/029.2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/951/030.2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/958/031.2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/959/032.2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/960/033.2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/961/034.2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/962/035.2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/963/036.2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/974/037.2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/975/038.2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/976/039.2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/977/040.2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/978/041.2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/979/042.2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/980/043.2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/981/044.2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/982/045.2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/983/046.2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/984/047.2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/985/048.2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/986/049.2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/987/050.2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/988/051.2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1003/052.2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1004/053.2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1005/054.2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1006/055.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1007/056.2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1008/057.2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1009/058.2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1010/059.2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1011/060.2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1022/061.2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1023/062.2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1024/063.2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1025/064.2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1026/065.2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1041/066.2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1042/067.2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1043/068.2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1044/069.2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1045/070.2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1046/071.2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1047/072.2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1048/073.2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1049/074.2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1050/075.2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1051/076.2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1052/077.2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1053/078.2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1054/079.2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1055/080.2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1056/081.2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1057/082.2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1058/083.2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1069/084.2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1070/085.2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1071/086.2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1072/087.2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1073/088.2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1074/089.2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1075/090.2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1076/091.2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1080/092.2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1086/093.2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1087/094.2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1088/095.2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1089/096.2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1090/097.2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1091/098.2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1104/099.2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1105/100.2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1106/101.2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1107/102.2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1108/103.2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1109/104.2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1110/105.2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1111/106.2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1118/107.2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1119/108.2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1120/109.2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1121/110.2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1122/111.2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1123/112.2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1127/113.2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1128/114.2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1129/115.2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1130/116.2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1139/117.2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1140/118.2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1141/119.2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1142/120.2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1143/121.2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1144/122.2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1145/123.2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1153/124.2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1154/125.2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1155/126.2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1156/127.2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1157/128.2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1158/129.2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1159/130.2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1167/131.2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1168/032.2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1169/133.2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1170/134.2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1171/135.2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1172/136.2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1173/137.2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1174/138.2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1175/139.2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1176/140.2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1177/141.2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1178/142.2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1179/143.2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1180/144.2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1181/145.2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1186/146.2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1187/147.2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1188/148.2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1189/149.2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1190/150.2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1191/151.2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1192/152.2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1197/153.2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1198/154.2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1199/155.2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1200/156.2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1201/157.2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1202/158.2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1203/159.2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1204/160.2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1205/161.2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1206/162.2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1211/163.2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1212/164.2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1213/165.2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1214/166.2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1215/167.2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1216/168.2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1217/169.2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1218/170.2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1219/171.2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1224/172.2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1225/173.2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1226/174.2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1227/175.2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1228/176.2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1229/177.2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1230/178.2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1236/179.2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1237/180.2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1238/181.2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1239/182.2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1240/183.2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1241/184.2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1242/185.2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1243/186.2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1244/187.2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1245/188.2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1246/189.2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1262/190.2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1263/191.2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1264/192.2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1265/193.2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1273/194.2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1278/195.2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1279/196.2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1280/197.2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1281/198.2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1282/199.2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1283/200.2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1284/201.2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1286/202.2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1287/203.2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1288/204.2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1289/205.2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1290/206.2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1291/207.2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1292/208.2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1299/209.2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1300/210.2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1301/211.2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1302/212.2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1303/213.2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1312/214.2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1313/215.2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1314/216.2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1315/217.2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1330/218.2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1331/219.2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1332/220.2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1333/221.2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/956/001.2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/990/002.2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/991/003.2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/998/004.2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1021/005.2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1061/006.2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1064/007.2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1084/008.2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1085/009.2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1131/010.2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1096/011.2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1114/012.2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1160/013.2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1161/014.2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1162/015.2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1250/016.2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1258/017.2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1270/018.2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1276/019.2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1285/020.2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1297/021.2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2023/1308/022.2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H438"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>