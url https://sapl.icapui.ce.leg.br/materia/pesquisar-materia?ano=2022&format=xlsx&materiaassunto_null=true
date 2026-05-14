--- v0 (2026-02-05)
+++ v1 (2026-05-14)
@@ -54,1095 +54,1095 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Artur Bruno Rebouças de Oliveira, Cláudio Roberto de Carvalho, Diego Costa Rebouças, Emerson Hundemberk Medeiros da Costa, Francisco Hélio Fernandes Rebouças, Francisco Kleiton Pereira, João Paulo de Sousa Rebouças, Marjorie Félix Lacerda Gomes, Normando Nonato da Silva, Ronaldo Lucas da Costa, Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/517/001.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/517/001.2022.pdf</t>
   </si>
   <si>
     <t>Garante aos Vereadores os direitos previstos no art. 7º, VIII da Constituição Federal.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>PPTC</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/722/parecer_previo.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/722/parecer_previo.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas de Governo da Prefeitura Municipal de Icapuí, exercício de 2015. Emissão de parecer prévio pela regularidade com ressalva. Recomendações. Notificação. Unanimidade de votos. Remessa dos autos à Câmara Municipal para julgamento.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado - TCE/CE</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/798/parecer_previo.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/798/parecer_previo.pdf</t>
   </si>
   <si>
     <t>Contas de Gestão - Exercício de 2017. Despesas com pessoal acima do limite estabelecido no Art. 20, inciso III, alíneas a e b da Lei de Responsabilidade Fiscal, reconduzida ao limite legal nos termos do Art. 23 da referida norma infraconstitucional. Modulação temporal de efeitos. Demais ocorrências verificadas incapazes de prejudicar o contexto geral das contas. Parecer Prévio Favorável à aprovação das contas. Contas Regulares com Ressalvas. Recomendações. Notificações. Decisão por unanimidade de votos.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/964/parecer_previo_357-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/964/parecer_previo_357-2022.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas de Governo do Município de Icapuí, exercício financeiro de 2018, de responsabilidade do senhor Raimundo Lacerda Filho. Parecer Ministerial pela aprovação das contas.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/477/001.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/477/001.2021.pdf</t>
   </si>
   <si>
     <t>Cria tabela vencimental própria e atualiza o piso salarial e referências dos Agentes de Endemias e Agentes Comunitários de Saúde da Prefeitura Municipal de Icapuí, modifica os valores das gratificações previstas na Lei nº 545/2011, de 11 de abril de 2011 e na Lei Municipal nº 445/2005, de 02 de setembro de 2005, e dá outras providências.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/478/002.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/478/002.2022.pdf</t>
   </si>
   <si>
     <t>Modifica os anexos I e II da Lei Complementar Municipal nº 064/2017 e alterações posteriores, que discrimina e dá o quantitativo de cargos comissionados.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/579/plc_003.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/579/plc_003.2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 479, de 26 de abril de 2007 e da Lei Complementar nº 096/2022, de 20 de janeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/567/004.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/567/004.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a compilação dos cargos de professor e abertura de vagas no quadro de pessoal permanente da administração pública municipal direta, e dá outras providências.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/570/plc_005.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/570/plc_005.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Regime de Previdência Complementar Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/571/006.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/571/006.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a definição do perímetro rural e urbano do Município de Icapuí.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/580/007.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/580/007.2022.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos servidores efetivos técnicos administrativos da Prefeitura Municipal de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/581/008.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/581/008.2022.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos Agentes de Endemias e Agentes Comunitários de Saúde da Prefeitura Municipal de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/582/009.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/582/009.2022.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Cargos, Carreira e Remuneração do Magistério Público Municipal de Icapuí para os integrantes do Quadro de Magistério da Secretaria de Educação de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/583/010.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/583/010.2022.pdf</t>
   </si>
   <si>
     <t>Altera o anexo II da Lei Complementar nº 064 de 03 de fevereiro de 2017, e alterações posteriores, valor da remuneração dos cargos comissionados.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/624/011.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/624/011.2022.pdf</t>
   </si>
   <si>
     <t>Reconhece o reajuste do vencimento dos professores e coordenadores pedagógicos pertencentes ao quadro de pessoal do magistério público municipal de Icapuí para o ano 2022 para fins de paridade de aposentados e pensionistas, e dá outras providências.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/638/plc_012.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/638/plc_012.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a compilação, extinção e abertura dos cargos efetivos no Quadro de Pessoal Permanente da Administração Pública Municipal Direta e Indireta, e dá outras providências.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/679/plc_013.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/679/plc_013.2022.pdf</t>
   </si>
   <si>
     <t>Altera redação de dispositivo da Lei Complementar nº 105/2022, de 13 de abril de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/680/014.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/680/014.2022.pdf</t>
   </si>
   <si>
     <t>Institui a Comissão Permanente de Licitação e reorganiza a Estrutura de Cargos Comissionados do Serviço Autônomo de Água e Esgoto de Icapuí – SAAE, Autarquia Municipal vinculada à Administração Pública Indireta da Prefeitura Municipal de Icapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/724/015.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/724/015.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de reajuste e fixa o piso salarial e o vencimento básico dos profissionais Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias do Município de Icapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/784/plc_016.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/784/plc_016.2022.pdf</t>
   </si>
   <si>
     <t>Altera parcialmente o Anexo I da Lei Complementar nº 064/2017, o qual discrimina e dá o quantitativo de cargos em comissão da estrutura administrativa do Poder Executivo Municipal, altera e acrescenta dispositivos à Lei nº 479/2007, assim como à Lei nº 632/2013 e Lei Complementar nº 105/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/821/017.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/821/017.2022.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes e regulamenta o Turismo de Observação de Peixes-Bois Marinhos (Trichechus Manatus), no âmbito do Município de Icapuí/CE, e dá outras providências.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/585/plc_001.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/585/plc_001.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos Servidores Públicos de Provimento Efetivo da Câmara Municipal de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/586/002.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/586/002.2022.pdf</t>
   </si>
   <si>
     <t>Altera os Quadros I e II do Anexo I da Lei Complementar nº 083/2019, de 28 e agosto de 2019, que dispõe sobre a estrutura administrativa da Câmara Municipal de Icapuí.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/587/003.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/587/003.2022.pdf</t>
   </si>
   <si>
     <t>Atualiza os subsídios do Prefeito, Vice-Prefeito, Secretários Municipais e Vereadores, institui o direito a um terço de férias e décimo terceiro salário aos agentes políticos.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/604/004.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/604/004.2022.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos I e II da Lei Complementar Nº 083/2019, de 28 de agosto de 2019, que dispõe sobre a Estrutura Administrativa, estabelece o Quadro de Cargos de Provimento em Comissão, Atribuições, Funções e respectivas Remunerações da Câmara Municipal de Icapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/479/001.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/479/001.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Icapuí, Estado do Ceará, a firmar convênio (Termo de Cooperação Técnica e Financeira) com a Polícia Militar do Ceará e dá outras providências.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/480/002.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/480/002.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao Chefe do Poder Executivo reajuste do piso salarial mínimo para servidores e ocupantes de cargos de provimento em comissão da Prefeitura Municipal de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/538/003.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/538/003.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cooperação e repasse financeiro à Associação Universitária do Município de Icapuí – ASSUMI, CNPJ: 05.121.856/0001-39 e dá outras providências.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/539/004.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/539/004.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para que o Chefe do Poder Executivo realize aporte de recursos financeiros ao Serviço Autônomo de Água e Esgoto – SAAE, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/556/005.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/556/005.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Plano Municipal pela Primeira Infância de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/569/006.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/569/006.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Instituto de Previdência dos Servidores Municipais de Icapuí – ICAPREV a associar-se e contribuir com entidades de classe dos regimes próprios de previdência.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/584/007.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/584/007.2022.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Poder Executivo, o Conselho de Prefeitos do Município de Icapuí-CE.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/675/008.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/675/008.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/639/009.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/639/009.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Politica Municipal de Saneamento Básico e o Plano Municipal de Saneamento Básico (PMSB) do Município de Icapuí.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/691/010.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/691/010.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o repasse à Associação Grupo de Desenvolvimento do Turismo em Icapuí (GDTUR), CNPJ: 11.339.088/0001-97, e dá outras providências.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/723/011.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/723/011.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Cultura do Município de Icapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/757/012.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/757/012.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vantagem a ser paga aos profissionais Agentes Comunitários de Saúde do Estado do Ceará que atuam no Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/782/pl_013.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/782/pl_013.2022.pdf</t>
   </si>
   <si>
     <t>Cria, no âmbito do Município de Icapuí, o Programa Educar é Incentivar”, que promoverá distribuição anual de kits de material escolar, nas escolas da rede municipal de educação, aos alunos matriculados na rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/783/pl_014.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/783/pl_014.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do pagamento de multas decorrentes de infrações de transito cometidas por condutores de veículos do serviço público municipal e dá outras providências.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/820/015.2022_-_loa.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/820/015.2022_-_loa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estimativa da Receita e Fixação da Despesa do Município de Icapuí para o exercício de 2023.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/842/pl_016.2022_poder_executivo.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/842/pl_016.2022_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Institui Ajuda de Custos para médico(s) participante(s) do Programa Médicos Pelo Brasil (PMPB), no âmbito do Município de Icapuí/CE, e dá outras providências.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/853/017.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/853/017.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre repasse à Associação Comunitária Redonda P.A. Redonda (ACOR) CNPJ 01.696.128/0001-02, e dá outras providências.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/891/018.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/891/018.2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito do Município de Icapuí, os procedimentos para a garantia do acesso à informação, conforme o disposto na Lei Federal nº 12.527, de 18 de novembro de 2011, que dispõe sobre o acesso a informações previsto no inciso XXXIII do “caput” do art. 5º, no inciso II do §3º do art. 37 e no §2º do art. 216 da Constituição da República Federativa do Brasil, e dá outras providências.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/901/019.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/901/019.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do limite para abertura de créditos suplementares durante a execução do orçamento municipal do exercício de 2022 e altera a redação do Art. 5º, da Lei Municipal nº 884, de 03 de novembro de 2021.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
     <t>João Paulo de Sousa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/481/001.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/481/001.2022.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Rua João Sabino da Silva”, a rua que tem início na Igreja Evangélica Assembleia de Deus de Serra de Mutamba e termina na residência do Sr. Abismar.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>Emerson Hundemberk Medeiros da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/482/002.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/482/002.2022.pdf</t>
   </si>
   <si>
     <t>Fica denominada "Rua João Lucas Neto" a rua que indica na Vila Jardim Paraíso, e dá outras providências.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>Francisco Hélio Fernandes Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/483/003.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/483/003.2022.pdf</t>
   </si>
   <si>
     <t>Fica denominada "Rua Ana Maria da Conceição" a rua que indica na Comunidade de Quitérias, e dá outras providências.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/484/004.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/484/004.2022.pdf</t>
   </si>
   <si>
     <t>Fica denominada "Rua Maria Alsenir Maia" a rua que indica na Comunidade de Berimbau, e dá outras providências.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/500/005.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/500/005.2022.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário de Eventos Oficiais do Município de Icapuí a Semana Municipal da Juventude e dá outras providências.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/501/006.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/501/006.2022.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Travessa Francisca Rodrigues Nogueira”, a travessa que indica na Comunidade de Quitérias, e dá outras providências.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/502/007.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/502/007.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção no pagamento de taxas de inscrição em seletivos de contratação e concursos públicos, no âmbito do Município de Icapuí, para cidadãos que prestem serviços à Justiça Eleitoral no período de eleição e dá outras providências.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/516/008.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/516/008.2022.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Vila Canaã” a rua que indica na Comunidade de Vila Chico Dantas, e dá outras providências.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>Marjorie Félix Lacerda Gomes</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/558/009.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/558/009.2022.pdf</t>
   </si>
   <si>
     <t>Torna de Utilidade Pública a Igreja Evangélica Assembleia de Deus Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>Francisco Kleiton Pereira</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/559/010.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/559/010.2022.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Rua Maria da Paz da Silva”, a rua que indica na Comunidade de Mutamba e dá outras providências.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>João Paulo de Sousa Rebouças, Marjorie Félix Lacerda Gomes</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/605/011.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/605/011.2022.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário de Eventos Oficiais do Município de Icapuí a Semana Municipal de Conscientização do Autismo e dá outras providências.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>Diego Costa Rebouças, Francisco Hélio Fernandes Rebouças, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/614/012.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/614/012.2022.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Rua Evelasio Bessa de Assis” a rua que indica na Vila Paraíso e dá outras providências.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/640/013.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/640/013.2022.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Rua Vicente Elísio de Assis” a rua que indica em Morro Alto e dá outras providências.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/654/014.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/654/014.2022.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Rua João Geraldo Maia” a rua que indica na Comunidade de Olho D´água e dá outras providências.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/663/015.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/663/015.2022.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Praça Padre Clicério da Costa Lobo” a Praça da Comunidade de Melancias de Cima, localizada próximo à Igreja Católica.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/664/016.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/664/016.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de ruas na Comunidade de Ibicuitaba e dá outras providências.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>João Paulo de Sousa Rebouças, Marjorie Félix Lacerda Gomes, Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/683/017.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/683/017.2022.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário de Eventos Oficiais do Município de Icapuí a Semana Municipal do Idoso e dá outras providências.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/726/018.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/726/018.2022.pdf</t>
   </si>
   <si>
     <t>Altera redação de dispositivos da Lei nº 916/2022, de 11 de julho de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/762/019.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/762/019.2022.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Rua Raquel Xavier de Amorim” a rua que indica na Serra de Mutamba e dá outras providências.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/763/020.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/763/020.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da lista de espera para consultas, exames médicos e procedimentos cirúrgicos, no Município de Icapuí de e dá outras providências.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/764/021.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/764/021.2022.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Regina Lúcia da Costa” a Cozinha do Hospital Municipal Maria Idalina Rodrigues de Medeiros.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/822/022.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/822/022.2022.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Santa Isabel” a rua que indica na Comunidade de Peixe Gordo e dá outras providências.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/823/023.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/823/023.2022.pdf</t>
   </si>
   <si>
     <t>Ficam instituídas como Políticas Públicas Municipais a Promoção da Cultura Oceânica e a Preservação dos Manguezais na Rede de Ensino do Município de Icapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/824/024.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/824/024.2022.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Vereador Ligório Medeiros” a rua que indica no Bairro Jardim Paraíso e dá outras providências.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/825/025.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/825/025.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Setor de Fisioterapia da Secretaria de Saúde do Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/826/026.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/826/026.2022.pdf</t>
   </si>
   <si>
     <t>Fica denominada “José Augusto Nogueira” a rua que indica na Comunidade de Quitérias e dá providências.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Diego Costa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/844/027.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/844/027.2022.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário do Município de Icapuí a "Semana da Cultura Evangélica" e dá outras providências.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Diego Costa Rebouças, Francisco Hélio Fernandes Rebouças, João Paulo de Sousa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/855/028.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/855/028.2022.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Rua Francisco Oliveira dos Reis” a rua que indica na Comunidade de Cajuais e dá providências.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/</t>
+    <t>http://sapl.icapui.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da apresentação da carteira de vacinação no ato da matrícula e rematrícula escolar no âmbito do Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/857/030.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/857/030.2022.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio “Professor Excelência do Ano” nas unidades escolares da Secretaria Municipal de Educação do Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/858/031.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/858/031.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da “Semana de Combate ao Bullying Escolar" e estabelece medidas de combate ao bullying no âmbito do Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/859/032.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/859/032.2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal “Amigo da Educação” no âmbito do Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/860/033.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/860/033.2022.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Rua Raimunda Baltasar da Silva” a rua que indica na Comunidade de Requenguela e dá providências.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/883/034.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/883/034.2022.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Rua Sebastião Augusto Nogueira” a rua que indica na Comunidade de Quitérias e dá outras providências.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/566/substitutivo_001.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/566/substitutivo_001.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 479, de 26 de abril de 2007 e da Lei Complementar nº 096/2022, de 20 de janeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/537/001.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/537/001.2022.pdf</t>
   </si>
   <si>
     <t>Define data da eleição da Mesa Diretora da Câmara Municipal de Icapuí para o biênio 2023/2024.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>COFC - Comissão de Orçamento, Finanças e Controle</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/676/projeto_de_decreto_legislativo_no_001-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/676/projeto_de_decreto_legislativo_no_001-2022.pdf</t>
   </si>
   <si>
     <t>Ficam aprovadas com ressalva as Contas de Governo do Município de Icapuí do exercício financeiro de 2015, de responsabilidade do Ex-Prefeito Municipal Jerônimo Felipe Reis de Souza, prevalecendo assim os termos do Parecer Prévio do Tribunal de Contas do Estado do Ceará, nº 00029/2022, em sede do Processo nº 34827/2018-9.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/681/002.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/681/002.2022.pdf</t>
   </si>
   <si>
     <t>Ficam aprovadas com ressalva as Contas de Governo do Município de Icapuí relativas ao exercício financeiro de 2017, de responsabilidade do Sr. Raimundo Lacerda Filho, prevalecendo assim os termos do Parecer Prévio do Tribunal de Contas do Estado do Ceará, nº 0091/2022, em sede do Processo nº 06862/2018-3.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/682/003.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/682/003.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao Ilustríssimo Senhor Luiz Gastão Bittencourt, e dá outras providências.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/702/004.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/702/004.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao Ilustríssimo Senhor Chrystian de Saboya Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/725/005.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/725/005.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” a Ilustríssima Senhora Antônia de Paula Silva Rebouças, e dá outras providências.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/735/006.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/735/006.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadã Icapuiense” a Ilustríssima Senhora Rita de Cássia dos Santos, e dá outras providências.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Francisco Kleiton Pereira</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/745/007.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/745/007.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao Ilustríssimo Senhor George Henrique Xavier, e dá outras providências.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/758/008.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/758/008.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao Ilustríssimo Senhor Francisco Erineudo Barbosa Araújo, e dá outras providências.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/759/009.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/759/009.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao Ilustríssimo Senhor Roberto Ney Fonseca de Almeida, e dá outras providências.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>Artur Bruno Rebouças de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/760/010.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/760/010.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao Ilustríssimo Senhor Antônio Túrlio da Conceição, e dá outras providências.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/761/011.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/761/011.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao Ilustríssimo Senhor Henrique Câmara Campos, e dá outras providências.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/781/012.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/781/012.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadã Icapuiense” a Ilustríssima Senhora Sulamita Martins Lucena, e dá outras providências.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadã Icapuiense” a Ilustríssima Senhora Maria Marineide da Silva Braga, e dá outras providências.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>Emerson Hundemberk Medeiros da Costa, Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/786/014.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/786/014.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao Ilustríssimo Senhor Giuliano Sales Loureiro, e dá outras providências.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor Arikeme Viana Barreto e dá outras providências.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor Airton dos Santos Lima, e dá outras providências.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor Damião Alves de Souza, e dá outras providências.</t>
   </si>
   <si>
     <t>871</t>
   </si>
@@ -1158,3580 +1158,3580 @@
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor José Wilton Medeiros, e dá outras providências.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>EMDM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Modifique-se o Artigo 18 do Projeto de Lei Complementar n° 009/2022, de 23 de março de 2022, autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>EMDA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/557/001.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/557/001.2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se o artigo 6º ao Projeto de Lei Complementar Substituto nº 001/2022, de 09 de março de 2022.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>Fica renumerado o parágrafo único do art. 65, do Projeto de Lei Complementar nº 009/2022, de 23 de março de 2022, para §1º e acrescentam-se os §2º, §3º e §4º ao mesmo artigo.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/485/mocao_de_pesar_no_001-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/485/mocao_de_pesar_no_001-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Francisca Rodrigues Nogueira.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/486/mocao_de_pesar_no_002-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/486/mocao_de_pesar_no_002-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Pedro Francisco Nogueira, morador da Praia de Quitérias, falecido em 20/01/2022, aos 89 anos.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/487/mocao_de_pesar_no_003-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/487/mocao_de_pesar_no_003-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Maria José Soares Lourenço, moradora da Comunidade de Serra de Mutamba, falecida em 01/02/2022.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/504/mocao_de_pesar_no_004-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/504/mocao_de_pesar_no_004-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Francisco Valdomiro de Lima, morador da Comunidade de Serra de Mutamba, falecido em 05/02/2022.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/505/mocao_de_pesar_no_005-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/505/mocao_de_pesar_no_005-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Luiz Nicolau de Alencar.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/507/mocao_de_pesar_no_006-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/507/mocao_de_pesar_no_006-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Maria Pereira da Cruz, moradora da Comunidade de Barrinha, falecida em 16/02/2022.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>Normando Nonato da Silva, Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/508/mocao_de_pesar_no_007-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/508/mocao_de_pesar_no_007-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Raimunda Viana Braga da Silva, nascida em 16/06/1965 e falecida em 16/02/2022.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/519/008.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/519/008.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Francisco Ferreira Braga, conhecido como Seu Ditinho, morador da Comunidade de Mutamba, nascido em 03/07/1926 e falecido em 12/02/2022.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/572/009.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/572/009.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Maria Geralda de Almeida, professora de Geografia da Universidade Federal de Sergipe.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>Francisco Kleiton Pereira, Marjorie Félix Lacerda Gomes, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/573/mocao_de_pesar_no_010.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/573/mocao_de_pesar_no_010.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Raimundo José da Costa, morador da Comunidade de Barreiras, nascido em 23/03/1945, falecido em 23/03/2022.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/588/mocao_de_pesar_no_011.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/588/mocao_de_pesar_no_011.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. José Emídio Filho, morador da Comunidade de Peixe Gordo, pai do servidor Paulo José Emídio de Oliveira, falecido em 02/04/2022.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/589/mocao_de_pesar_no_012.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/589/mocao_de_pesar_no_012.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. André Luís Lino, morador da Comunidade de Cajuais, falecido em 01/04/2022.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/597/mocao_de_pesar_no_013.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/597/mocao_de_pesar_no_013.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Francisco Bernardo da Silva, morador da Comunidade Retiro Grande, falecido em 10/04/2022.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>Emerson Hundemberk Medeiros da Costa, Francisco Hélio Fernandes Rebouças, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/677/mocao_de_pesar_014-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/677/mocao_de_pesar_014-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Olavo Oliveira Xavier.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/606/mocao_de_pesar_015-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/606/mocao_de_pesar_015-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Antônio César Maia da Costa, vigilante da Agência do Banco do Brasil, falecido em 01/05/2022.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>Francisco Kleiton Pereira, João Paulo de Sousa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/607/mocao_de_pesar_no_016.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/607/mocao_de_pesar_no_016.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Raimundo José Rebouças, proprietário da Viação Rebouças e morador da Comunidade de Manibu, falecido em 30/04/2022.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>João Paulo de Sousa Rebouças, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/678/mocao_de_pesar_no_017.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/678/mocao_de_pesar_no_017.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Francisca Valdomiro de Lima.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>Artur Bruno Rebouças de Oliveira, Emerson Hundemberk Medeiros da Costa, Francisco Hélio Fernandes Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/629/mocao_de_pesar_018-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/629/mocao_de_pesar_018-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Antônio Carlos de Oliveira.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/642/mocao_de_pesar_019-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/642/mocao_de_pesar_019-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Marcelo Uchoa.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/665/mocao_de_pesar_020-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/665/mocao_de_pesar_020-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Francisco Manuel Valente, conhecido como Seu Vicente, morador de Comunidade de Picos, falecido em 07/06/2022, aos 97 anos.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Emerson Hundemberk Medeiros da Costa, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/684/mocao_de_pesar_021-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/684/mocao_de_pesar_021-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Antônio Eleutério Sobrinho, conhecido como Caxias, falecido em 09/06/2022, aos 62 anos.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/685/mocao_de_pesar_022-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/685/mocao_de_pesar_022-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Valdir José da Silva, morador da Comunidade de Cajuais.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/706/mocao_de_pesar_no_023-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/706/mocao_de_pesar_no_023-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. José Otaciano de Freitas, falecido em 12/07/2022.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/707/mocao_de_pesar_no_024-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/707/mocao_de_pesar_no_024-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Francisca Maria Soares de Freitas, moradora da Comunidade de Ibicuitaba.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>João Paulo de Sousa Rebouças, Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/708/mocao_de_pesar_no_025-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/708/mocao_de_pesar_no_025-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Antônio Teodorico da Silva Filho, morador da Comunidade de Vila Nova.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/704/mocao_de_pesar_no_026-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/704/mocao_de_pesar_no_026-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Maria Aparecida Pinheiro da Silva, falecida em 26/07/2022.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/705/mocao_de_pesar_no_027-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/705/mocao_de_pesar_no_027-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Antônio Luiz Nogueira, falecido em 03/08/2022.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/727/mocao_de_pesar_no_028-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/727/mocao_de_pesar_no_028-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Maria Francisca Rebouças, falecida em 18/07/2022.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/728/mocao_de_pesar_no_029-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/728/mocao_de_pesar_no_029-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Francisco Ricardo dos Reis, falecido em 05/08/2022.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/729/030.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/729/030.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Davi Rebouças Leite, servidor efetivo do Município de Icapuí, lotado no Hospital Municipal Maria Idalina Rodrigues Medeiros como motorista de ambulância, por sua trágica morte, ocorrida em 06/08/2022.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/730/031.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/730/031.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Carlos Antônio de Sousa, primeiro Vice-Prefeito do Município de Icapuí que prestou relevantes serviços no processo de emancipação politica de Icapuí, falecido em 08/08/2022.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/737/032.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/737/032.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Francisco Pereira de Medeiros, conhecido como Seu Chico Fotógrafo, morador da Comunidade de Mutamba. Nascido em 20/07/1948 e falecido em 15/08/2022</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/738/033.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/738/033.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Edvaldo Damião Rebouças, falecido em 13/08/2022.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/746/034.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/746/034.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Luiz Edilson Almeida, e falecido em 23/08/2022.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/766/mocao_de_pesar_no_035-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/766/mocao_de_pesar_no_035-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Raimundo Nonato de Souza, conhecido como Raimundo Silvério, falecido em 26/08/2022.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/787/mocao_de_pesar_no_036-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/787/mocao_de_pesar_no_036-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Osvaldo Luiz da Silva, servidor público municipal, falecido em 01 de setembro de 2022.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/788/mocao_de_pesar_no_037-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/788/mocao_de_pesar_no_037-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Ribamar Valentim Rodrigues, servidor público municipal, falecido em 08 de setembro de 2022.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/799/mocao_de_pesar_no_038-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/799/mocao_de_pesar_no_038-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Francisco Rocha Gondim, conhecido como Chico da bicicleta, pai de Ricardo Gondim, Secretário de Esporte e Juventude, falecido em 15 de setembro de 2022.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/805/mocao_de_pesar_no_039-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/805/mocao_de_pesar_no_039-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da jovem Lara Costa Silva, falecida na madrugada da última segunda-feira, dia 03 de outubro de 2022.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/828/mocao_de_pesar_no_040-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/828/mocao_de_pesar_no_040-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Maria Nazaré da Costa, moradora da Praia de Barreiras de Cima, falecida no dia 16 de outubro de 2022.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/829/mocao_de_pesar_no_041-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/829/mocao_de_pesar_no_041-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Maria Rosa Braga, nascida em 11 de dezembro de 1940 e falecida no dia 14 de outubro de 2022.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Artur Bruno Rebouças de Oliveira, Cláudio Marques de Oliveira, Cláudio Roberto de Carvalho, Diego Costa Rebouças, Emerson Hundemberk Medeiros da Costa, Francisco Hélio Fernandes Rebouças, Francisco Kleiton Pereira, João Paulo de Sousa Rebouças, Marjorie Félix Lacerda Gomes, Normando Nonato da Silva, Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/830/mocao_de_pesar_no_042-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/830/mocao_de_pesar_no_042-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. José Maria da Silva, nascido em 24 de março de 1945 e falecido no dia 14 de outubro de 2022.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/831/mocao_de_pesar_no_043-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/831/mocao_de_pesar_no_043-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. João Soares Beserra, conhecido como “Joaozinho Leôncio”, falecido no dia 20 de outubro de 2022.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Diego Costa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/870/mocao_de_pesar_no_044-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/870/mocao_de_pesar_no_044-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Cláudio Alexandre da Costa, conhecido como “Mudo de Zuleide”, falecido no dia 08 de novembro de 2022.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/884/mocao_de_pesar_no_045-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/884/mocao_de_pesar_no_045-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Maria das Graças de Souza Tertuliano, conhecida como Dona Êga, falecida no dia 26 de novembro de 2022.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/885/mocao_de_pesar_no_046-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/885/mocao_de_pesar_no_046-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Raimundo Xavier do Amorim, falecido no dia 27 de novembro de 2022.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/886/mocao_de_pesar_no_047-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/886/mocao_de_pesar_no_047-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Flávia Maria dos Santos Silva, falecida no dia 25 de novembro de 2022.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/887/mocao_de_pesar_no_048-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/887/mocao_de_pesar_no_048-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. Antônio Marleudo de Lima, falecido no dia 25 de novembro de 2022.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Diego Costa Rebouças, Francisco Kleiton Pereira</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/893/mocao_de_pesar_no_049-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/893/mocao_de_pesar_no_049-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. José Evaristo da Silva, conhecido como “Zé de Dito”, morador da Comunidade de Barreiras de Cima, falecido no dia 06 de dezembro de 2022.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/894/mocao_de_pesar_no_050-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/894/mocao_de_pesar_no_050-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares do Sr. José Campos Rebouças, conhecido como “Dudeco”, morador da Comunidade de Ibicuitaba, falecido no dia 07 de dezembro de 2022.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar aos familiares da Sra. Maria da Silva Bernardo, falecida no dia 03 de dezembro de 2022.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/503/001.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/503/001.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação ao servidor desta Casa Legislativa Sr. Francisco Jardel Pereira da Silva por sua aprovação na segunda fase do Exame de Ordem da OAB – Ordem dos Advogados do Brasil.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/540/002.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/540/002.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação ao Sr. Francisco Pereira de Medeiros, mais conhecido como Chico Fotógrafo, pelos serviços prestados à cultura de nossa cidade.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/590/003.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/590/003.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação a Isabelle Maria Justino de Souza (Bella Souza), por sua trajetória na vida esportiva como jogadora de futsal. Filha de Floriano Evaristo de Souza (conhecido como Foguinho) e Francisca Naide Justino de Souza. Mesmo sendo de família humilde e enfrentando inúmeras dificuldades, já coleciona títulos. A atleta Bella Souza conquistou o seu primeiro título nacional pelo Barateiro Futsal, clube da cidade de Brusque-SC, onde joga atualmente.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/615/004.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/615/004.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação ao Sr. Domingos Filho, Presidente Estadual do PSD no Ceará, pela liberação de R$ 22.000.000,00 (vinte e dois milhões de reais) para a construção do muro de contenção das comunidades de Barreiras e Barrinha, além da liberação, junto ao Governo do Estado, do valor de R$ 5.000.000,00 (cinco milhões de reais) para asfaltar diversas comunidades, 3.000.000,00 (três milhões de reais) para melhorar a saúde do nosso município e mais 1.200.000,00 (um milhão e duzentos mil reais) para o sistema de abastecimento de rede de distribuição para as comunidades do Município de Icapuí.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>João Paulo de Sousa Rebouças, Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/628/005.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/628/005.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação à Agência da Capitania dos Portos em Aracati, pelos 10 anos de relevantes serviços prestados ao Município de Icapuí.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/641/006.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/641/006.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação à Dra. Bárbara Hellen Bastos da Costa por seus relevantes serviços prestados à saúde quando atuou como médica da estratégia de saúde da família na UBS Estrela do Mar, na Comunidade de Redonda. Atualmente a Dra. Bárbara é medica da UTI do Hospital Leonardo da Vinci e médica assistente do Hospital São Camilo, em Fortaleza.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Normando Nonato da Silva, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/709/007.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/709/007.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação ao Sr. Francisco Ricardo Gondim e toda a equipe que compõe a Secretaria de Esporte e Juventude pelo trabalho que vem sendo feito na área do esporte do Município de Icapuí.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>Emerson Hundemberk Medeiros da Costa, Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/731/008.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/731/008.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação ao Sr. Francisco de Oliveira Rebouças Neto, Presidente do Instituto Agropolos do Ceará, por sua atuação neste importante instrumento que tem como missão "Contribuir para o desenvolvimento sustentável da sociedade, fomentando e qualificando as políticas públicas, através da  capacitação, da assessoria técnica e educativa e de execução e apoio a projetos referenciais estratégicos".</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>Francisco Kleiton Pereira, João Paulo de Sousa Rebouças, Marjorie Félix Lacerda Gomes, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/747/009.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/747/009.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação a Sra. Ana Paula Silva Lima, mestre em Ciências Humanas pela Universidade Estadual do Rio Grande do Norte – UERN, pelo trabalho desenvolvido com as associações do Município de Icapuí.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/748/010.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/748/010.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação aos membros do Conselho Tutelar de Icapuí pelo excelente trabalho que vem desenvolvendo para garantir o cumprimento, a promoção e a proteção dos direitos das crianças e dos adolescentes do Município. _x000D_
 CONSELHEIROS TUTELARES: Francisca Neuma Pereira da Silva / Magno do Nascimento Silva / Amanda Rodrigues Rebouças/ Maria Leiliane da Silva / Francilvânia Rebouças Nunes.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Marjorie Félix Lacerda Gomes</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/749/011.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/749/011.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação à Secretaria de Educação e a todo o corpo docente e servidores das escolas municipais pelo esforço e dedicação ao trabalho no período da pandemia da Covid-19, por terem se reinventado e se adequado para que os alunos não ficassem sem aula e por terem voltado ao ensino presencial em momento ainda crítico da pandemia.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Marjorie Félix Lacerda Gomes, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/765/012.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/765/012.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação aos Agentes Comunitários de Saúde e aos Agentes de Combate às Endemias pelo trabalho realizado junto à população no período da pandemia da Covid-19.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>Francisco Hélio Fernandes Rebouças, Marjorie Félix Lacerda Gomes</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/767/013.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/767/013.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação a Sra. Rosineide Rebouças Maia, Especialista em Gestão Pública Municipal e Coordenadora da Pasta do Trabalho da SEDEMA  em reconhecimento pela relevância do trabalho prestado no fortalecimento do empreendedorismo do Município de Icapuí.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/768/014.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/768/014.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação a Sra. Samara Rebouças de Freitas, pelo empenho e sensibilidade na coordenação da Central de Regulação, que é um serviço importantíssimo para o atendimento da população de Icapuí.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>Emerson Hundemberk Medeiros da Costa, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/769/015.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/769/015.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação aos garis e todos os que compõem a limpeza pública no Município de Icapuí.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/770/016.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/770/016.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação a Banda Reldon Roots, uma banda de reggae composta por pescadores, pelo trabalho cultural e de incentivo à música que tem realizado na Comunidade de Redonda.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/789/017.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/789/017.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação a Aquasis (Associação de Pesquisa e Preservação de Ecossistemas Aquáticos, ONG fundada há quase 30 anos, com o objetivo de proteger espécies ameaçadas e habitats importantes para a conservação da biodiversidade no Ceará. Possui uma equipe multidisciplinar, e é apoiada por parceiros nacionais e internacionais. Em 2019 foi implementada a Base da Aquasis em Icapuí e construção do Cativeiro de Aclimatação na praia da Peroba, para realização da última fase de reabilitação dos peixes-bois, a adaptação ao ambiente natural.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação a Sra. Antoniete da Silva Santos, funcionária pública desde 1996 e passou a ser funcionária de carreira no ano de 2022. Atriz vinda do movimento popular do teatro de rua dedicou parte de sua vida as causas culturais do município, instalou a lei de incentivo à cultura, deixando Icapuí como um dos primeiros do Estado a implantar esse sistema. Formada em Gestão de negócios e em 2018 concluiu o Curso de Educação Física e desde então dedica a sua vida a cuidar de pessoas através do exercício físico, atua atualmente na Secretaria de Assistente social, no CRAS com o Projeto “Mulheres em Ação” onde atende 250 mulheres em várias comunidades.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação a Sra. Geane Maria Rebouças Monteiro Santos, que esteve como coordenadora da Educação Infantil no Município de Icapuí por seus relevantes serviços diante da nobre missão de educar nossas crianças.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/808/020.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/808/020.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação a Sra. Adriana Róseo de Araújo, coordenadora da Educação Especial no Município de Icapuí por seus relevantes serviços diante da nobre missão de educar crianças com necessidades especiais.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/809/021.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/809/021.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação ao Sr. José Francisco da Costa pelos relevantes serviços prestados à frente da Secretaria de Infraestrutura e Saneamento em nosso Município.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>Francisco Hélio Fernandes Rebouças, Francisco Kleiton Pereira</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/845/022.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/845/022.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação ao Sr. Antônio José da Costa por sua contribuição à educação icapuiense, atuando há 32 anos como professor, diretor de escola e poeta. Ao longo desses anos tem primado por uma educação de qualidade, transparente, interativa, participativa e, sobretudo, emancipadora. Atualmente leciona a disciplina de língua portuguesa e coordena o Grupo Asas de Cordel criado por ele no ano de 2019. Teve seu primeiro folheto intitulado A Moça da Pedra publicado pela Editora Cordel Mágico.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/875/023.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/875/023.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação ao casal Sr. Carlos Rogério de Sousa e Sra. Maria Roseane de Assis Sousa por sua atuação no Projeto “Ovelhinhas de Cristo”, que teve seu início em 2021 e consiste em dar aulas de instrumentos musicais como teclado, violão e flauta para mais de cinquenta crianças do Município de Icapuí.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/888/024.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/888/024.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação ao Jovem Diego da Silva Crispim, natural da Comunidade de Redonda, pelo seu canal no Youtube Diego Pescador Amador, por sua divulgação da pesca no Município de Icapuí e por mostrar as belezas naturais de nossa terra.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/896/025.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/896/025.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação ao Sr. Cezar Augusto Medeiros Rebouças, por sua trajetória estudantil e por ser exemplo de determinação e esforço para os jovens icapuienses, pois mesmo sendo de uma família simples se dedicou aos estudos e obteve êxito em todas as fases de sua vida escolar. Em 2014 concluiu o Curso de Agronomia pela Universidade Federal Rural do Semi-Árido - UFERSA. Em 2016 foi titulado Mestre em Ciências e em 2021 recebeu o título de Doutor em Ciências, ambos pelo Programa de Pós-Graduação em Solos e Nutrição de Plantas pela Universidade de São Paulo – USP.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>MAPOI</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/739/001.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/739/001.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de APOIO em reconhecimento ao Sr. José Gomes dos Santos (Jota Gomes), poeta popular com atuação no repente e na literatura de cordel, por sua inscrição para concorrer ao Título de Tesouro Vivo da Cultura Tradicional do Estado do Ceará.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, João Paulo de Sousa Rebouças, Marjorie Félix Lacerda Gomes, Ronaldo Lucas da Costa, Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/800/002.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/800/002.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de APOIO ao Prefeito Municipal Sr. Raimundo Lacerda Filho, por ter sofrido ataques verbais em evento político corrido em nosso Município.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/568/001.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/568/001.2022.pdf</t>
   </si>
   <si>
     <t>Que seja consignada manifestação de Repúdio à Gerência Regional da ENEL pelos serviços prestados aos munícipes, tais como, as podas das árvores, colocando em risco a população de Icapuí e aos serviços de extensão de rede pela demora na execução.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/488/indicacao_001.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/488/indicacao_001.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído um ancoradouro no porto entre Barrinha e Barreiras, pois com a construção dos muros de contenção marítima, dificultou o abastecimento e descarga da produção dos barcos.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/489/indicacao_002.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/489/indicacao_002.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reabertura de poços que não estão sendo utilizados para o abastecimento de água.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/490/indicacao_003.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/490/indicacao_003.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam colocadas lombadas na Serra de Cajuais e Serra de Mutamba, nas saídas das ladeiras.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/491/indicacao_004.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/491/indicacao_004.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a aquisição e distribuição de kits escolares para os alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/492/indicacao_005.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/492/indicacao_005.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma da quadra da Comunidade de Ibicuitaba.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/493/indicacao_006.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/493/indicacao_006.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criada a Secretaria de Pesca e Aquicultura, atendendo a solicitação da Audiência Pública que aconteceu na Semana da Pesca.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/494/indicacao_007.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/494/indicacao_007.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma e ampliação do C.E.I. José Cláudio, na Comunidade de Belém.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/495/indicacao_008.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/495/indicacao_008.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja reformada a antiga UBS da Mutamba e que no referido espaço seja instalado um centro de referência para atendimento das crianças com necessidades especiais.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/496/indicacao_009.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/496/indicacao_009.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja elaborado projeto de assistência social pela Secretaria de Assistência Social nas comunidades de nosso Município.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/497/indicacao_010.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/497/indicacao_010.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma praça com academia ao ar livre na Vila Esperança, na comunidade de Redonda.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/498/indicacao_011.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/498/indicacao_011.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja dada continuidade a pavimentação das ruas da Vila Jardim Paraíso 2.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/499/indicacao_012.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/499/indicacao_012.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação do Corredor da Barra Grande, iniciando no Centro Administrativo, interligando ao novo asfalto.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/506/indicacao_013.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/506/indicacao_013.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado o Centro de Juventude na Comunidade de Redonda, oferecendo diversas atividades como aulas de música e instrumentos, apresentações teatrais, rodas de conversa, palestras, curso de informática e de outras áreas de interesse dos jovens da comunidade, dentre outras.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/509/indicacao_014.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/509/indicacao_014.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o recapeamento asfáltico nos seguintes trechos:_x000D_
 - Av. Hermolau Róseo (acesso a Praia de Barrinha)_x000D_
 - Estrada do “S” (liga Cajuais a Requenguela)_x000D_
 - Corredor de Tremembé, Quitérias, Peixe Gordo e Melancias praia.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, João Paulo de Sousa Rebouças, Marjorie Félix Lacerda Gomes</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/510/indicacao_015.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/510/indicacao_015.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a conclusão do Ginásio de Mutamba, a pedido dos jovens de Mutamba, Serra de Mutamba, Barrinha e adjacências.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/511/indicacao_016.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/511/indicacao_016.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja dado início as escolinhas de esportes em todas as comunidades do Município, com monitores e profissionais de educação física atuando nas atividades.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/512/indicacao_017.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/512/indicacao_017.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a aquisição de uma unidade móvel veterinária para o Município de Icapuí.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/513/indicacao_018.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/513/indicacao_018.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o calçamento na Serra de Redonda, dando na CE-549, nas proximidades da residência do Sr. Dodô até o final da rua.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/514/indicacao_019.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/514/indicacao_019.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a perfuração de um poço para beneficiar as comunidades de Vila do Meio, Gravié e Arisa.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/515/indicacao_020.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/515/indicacao_020.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a urbanização da Praia da Barrinha, incluindo barracas de praia e um espaço de lazer para a comunidade.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/520/indicacao_021.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/520/indicacao_021.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam construídas rampas de acesso e escadaria em toda a extensão do paredão da Praia de Barreiras até Barrinha.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/521/indicacao_022.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/521/indicacao_022.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a ampliação na largura bem como a pavimentação da rua situada na Serra de Cajuais, que tem início na residência do Sr. Bibi.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/522/indicacao_023.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/522/indicacao_023.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo, através da Secretaria de Saúde, que seja contratado um endocrinologista para atendimento da grande demanda de diabéticos em nosso Município.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/523/indicacao_024.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/523/indicacao_024.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma praça com área de lazer na Comunidade de Cajuais.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/524/indicacao_025.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/524/indicacao_025.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma brinquedopraça na Comunidade de Morro Pintado.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>Diego Costa Rebouças, Emerson Hundemberk Medeiros da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/525/indicacao_026.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/525/indicacao_026.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizada fiscalização pelo Departamento Municipal de Trânsito no horário da saída dos alunos, nos turnos da manhã e tarde, das escolas Professora Mizinha e Manoel Leite, no intuito de garantir a segurança dos alunos.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/526/indicacao_027.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/526/indicacao_027.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o calçamento na Comunidade de Barreiras da Sereia, ligando a parte existente, próximo a Pousada de Dona Dolores, até a subida da ladeira da Comunidade de Vila Nova.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/527/indicacao_028.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/527/indicacao_028.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a instalação do gerador de energia elétrica no Hospital Municipal Maria Idalina Rodrigues de Medeiros.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/528/indicacao_029.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/528/indicacao_029.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado um programa de planejamento para a cidade de Icapuí com o título: “Icapuí de Olho no Futuro”, uma agenda de 10 anos que venha a realizar o planejamento futuro da cidade e seu zoneamento.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/529/indicacao_030.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/529/indicacao_030.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado um banco de dados com as potencialidades econômicas de cada comunidade de nosso Município.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/530/indicacao_031.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/530/indicacao_031.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja implantado um projeto para desenvolver atividades físicas voltadas às mulheres, tendo como sugestão de nome “Move Mulher”, com o intuito de motivar as mulheres a exercer atividades físicas através da dança, promovendo assim mais saúde física e mental para as mulheres do nosso Município.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/531/indicacao_032.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/531/indicacao_032.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja agilizada a conclusão as obras dos campos de areais nas Comunidades de Belém e INCRA.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/532/indicacao_033.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/532/indicacao_033.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Rua Parurau, no Centro de Icapuí.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/533/indicacao_034.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/533/indicacao_034.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Rua do Alfredo, no Centro de Icapuí.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/534/indicacao_035.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/534/indicacao_035.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a iluminação do calçadão da Praia de Redonda.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/535/indicacao_036.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/535/indicacao_036.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma da Praça Boca do Povo, na Praia de Redonda.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/541/indicacao_037.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/541/indicacao_037.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a abertura de uma rua que terá início na Rua Esperança, em Cajuais e vai até o Corredor de Caetano, passando pela parte das vazantes.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/542/indicacao_038.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/542/indicacao_038.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a abertura da rua que já teve início no Corredor Manoel de Otávio, passando pela Avenida Hermolau Róseo e terminando ao lado do antigo prédio da COOPI, em Cajuais, interligando a Rua Geraldo Félix.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/543/indicacao_039.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/543/indicacao_039.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o calçamento de todas as ruas da Vila Paraíso.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/544/indicacao_040.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/544/indicacao_040.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a iluminação pública do Corredor do Requenguela.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/545/indicacao_041.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/545/indicacao_041.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a compra de materiais para a atenção básica do nosso Município, assim equipando os nossos Postos de Saúde para proporcionar melhor condição de vida para a população, visto que há emenda no valor de R$ 528.000,00 (quinhentos e vinte e oito mil reais) disponibilizada pela Deputada Luiziane Lins.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/546/indicacao_042.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/546/indicacao_042.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a compra de materiais e equipamentos para o Hospital Municipal, visto que há emenda disponibilizada pela Deputada Luiziane Lins.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/547/indicacao_043.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/547/indicacao_043.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a instalação da iluminação do campo de futebol da região conhecida como Bacalango.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/548/indicacao_044.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/548/indicacao_044.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado o “Programa Jovem Digital”.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/549/indicacao_045.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/549/indicacao_045.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam implantadas rotas de transporte público para ofertar à população.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/550/indicacao_046.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/550/indicacao_046.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a desapropriação de um terreno para a implantação de um distrito industrial no Município de Icapuí.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/551/indicacao_047.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/551/indicacao_047.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam tomadas as providências necessárias para a implantação de um Distrito Industrial no município de Icapuí, para a instalação de indústrias de tecnologia, comércio atacadista distribuidor e prestadoras de serviço, possibilitando assim a geração de empregos no município.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/561/indicacao_048.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/561/indicacao_048.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam construídos pontos de ônibus e topics para o embarque e desembarque de passageiros no trajeto de Icapuí a Comunidade de Belém. Todos devem reunir boas condições, oferecendo segurança, conforto e proteção aos passageiros.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/562/indicacao_049.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/562/indicacao_049.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja reativado o Campo da Comunidade de Vila Nova.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/563/indicacao_050.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/563/indicacao_050.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma arena de vôlei e de futebol no antigo campo de Ibicuitaba.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/564/indicacao_051.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/564/indicacao_051.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pintura da UBS Estrela do Mar e a construção de mais uma sala de odontologia na Comunidade de Redonda.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/565/indicacao_052.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/565/indicacao_052.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita ampliação na rede de abastecimento d’água nas Comunidades de Redonda, Peroba e Picos, bem como a construção de caixas elevadas e perfuração de um poço profundo.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/574/indicacao_053.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/574/indicacao_053.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma Praça Mais Infância na Comunidade de Melancias de Cima.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/575/indicacao_054.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/575/indicacao_054.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma brinquedopraça e academia popular na Comunidade de Barreiras de Cima.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/576/indicacao_055.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/576/indicacao_055.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado um Núcleo de Política Intersetorial.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/577/indicacao_056.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/577/indicacao_056.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado um Banco de Dados do Aluno.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/578/indicacao_057.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/578/indicacao_057.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a aquisição de uma ambulância equipada com UTI móvel para auxiliar no sistema de saúde do Município de Icapuí, principalmente nos casos mais graves.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/591/indicacao_058.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/591/indicacao_058.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma da Areninha da Comunidade de Serra de Mutamba, com a colocação de telas laterais e ampliação das redes de proteção e aumento da altura e por cima, uma vez que dificulta a prática esportiva devido as bolas serem arremessadas para fora da quadra.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/592/indicacao_059.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/592/indicacao_059.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criada a “Escolinha Desportiva” na Comunidade de Barreiras.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/593/indicacao_060.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/593/indicacao_060.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a limpeza do Cemitério da Comunidade de Serra de Mutamba.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/594/indicacao_061.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/594/indicacao_061.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a contratação de 01 (um) médico e 01 (um) dentista para a UBS Estrela do Mar, na Comunidade de Redonda.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/596/indicacao_062.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/596/indicacao_062.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o calçamento nos arredores da Igreja Católica de Serra de Cajuais.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/608/063-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/608/063-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo, através da Secretaria de Cultura e Turismo, que seja retomado o Festival Interestadual de Quadrilha, tendo em vista a proximidade do mês das festas juninas.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/609/indicacao_064.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/609/indicacao_064.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo a criação de um programa de doação de cestas básicas para os cidadãos diagnosticados com câncer e que se encontrem em vulnerabilidade social.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_065.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_065.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo feito o Zoneamento Econômico do Município de Icapuí.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_066.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_066.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizada a Festa das Mães na Praça Central, no segundo domingo de maio, data em que é comemorado o Dia das Mães.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_067.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_067.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído um espaço de esporte e lazer para as mulheres desenvolverem atividades físicas no ambiente propício para o bem estar delas.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/613/indicacao_068.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/613/indicacao_068.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja elaborado projeto de lei instituindo o direito a horário especial ao servidor público municipal que tenha cônjuge, filho ou dependente com deficiência. Este direito já foi concedido aos servidores públicos federais, através da Lei Federal nº 13.370 de 12 de dezembro de 2016.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/616/indicacao_069.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/616/indicacao_069.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja a limpeza e a ampliação do Cemitério da Comunidade de Melancias, uma vez que o mesmo está insuficiente já que abrange várias comunidades.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/617/indicacao_070.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/617/indicacao_070.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja a pavimentação asfáltica na orla da Praia de Requenguela.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/618/indicacao_071.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/618/indicacao_071.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação asfáltica, bem como a encanação hidráulica na Rua Américo Farias.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/619/indicacao_072.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/619/indicacao_072.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação com paralelepípedo em duas ruas da Comunidade de Nova Belém: A primeira rua que tem início na lateral do posto de saúde João Perdido e termina na residência de Galego. E a outra rua do meio que tem início na esquina da residência de Boanerges e termina na residência de Nino.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/620/indicacao_073.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/620/indicacao_073.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a urbanização da praia de Barreiras com quiosques, via pra caminhada e barracas padronizadas, além de estrutura de brinquedos pra crianças e academia ao ar livre para mulheres e idosos.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/621/indicacao_074.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/621/indicacao_074.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a troca imediata dos postes de iluminação pública da Comunidade de Barra Grande.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/622/indicacao_075.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/622/indicacao_075.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado o departamento de identificação na Secretaria de Assistência Social.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/623/indicacao_076.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/623/indicacao_076.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o sistema de abastecimento de rede de distribuição de água das Comunidades de Belém e Tremembé. A problemática da falta de água nas referidas comunidades foi discutida em reunião com o Sr. Domingos Filho e o Superintendente da FUNASA no Ceará, Sr. Marlos Costa.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/630/indicacao_077.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/630/indicacao_077.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o acesso com pavimentação da Vila da Paz, na Comunidade de Barreiras de Baixo.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/631/indicacao_078.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/631/indicacao_078.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam retornadas as atividades de limpeza e aprofundamento da Levada de Mutamba, Cajuais e Centro de Icapuí.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/632/indicacao_079.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/632/indicacao_079.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a perfuração de um poço profundo na Comunidade de Tremembé.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/633/indicacao_080.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/633/indicacao_080.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo sejam instalados postes de fibra na Praia de Tremembé e que a iluminação seja direcionada para a praia.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/634/indicacao_081.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/634/indicacao_081.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação asfáltica do Corredor do Requenguela.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/635/indicacao_082.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/635/indicacao_082.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam feitas melhorias, incluindo a iluminação e colocação de redões no campo de areia da Rua dos Primos, na comunidade de Redonda.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/636/indicacao_083.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/636/indicacao_083.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação asfáltica da Vila Canaã.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/637/indicacao_084.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/637/indicacao_084.2022.pdf</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/643/indicacao_085.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/643/indicacao_085.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação de toda a Comunidade de Requenguela, com a urbanização até a passarela.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/644/indicacao_086.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/644/indicacao_086.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita o acesso em pavimentação asfáltica da rua que se inicia na CE-261 e liga a Vila Nova, rua conhecida como Rua Raimundo Lacerda.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/645/indicacao_087.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/645/indicacao_087.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja encaminhado projeto de lei a esta Casa Legislativa garantindo o adicional de insalubridade aos Auxiliares de Serviços Gerais – ASG da administração pública municipal.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/646/indicacao_088.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/646/indicacao_088.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma quadra coberta na Escola de Ensino Fundamental Francisco Ezequiel da Costa, na Comunidade de Nova Belém.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/647/indicacao_089.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/647/indicacao_089.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito um estudo para adoção de um QR Code nas placas de obras, com todas as informações referentes à obra.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/648/indicacao_090.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/648/indicacao_090.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja instalado um abrigo municipal para animais abandonados.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/649/indicacao_091.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/649/indicacao_091.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma Areninha na Comunidade de Morro Pintado.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/650/indicacao_092.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/650/indicacao_092.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma Areninha na Comunidade de Salgadinho.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/651/indicacao_093.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/651/indicacao_093.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja ampliada a oferta de vagas nos CEI’s e escolas de ensino fundamental de nosso Município para as crianças e jovens autistas.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/652/indicacao_094.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/652/indicacao_094.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reabertura da maternidade em nosso Município.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/653/indicacao_095.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/653/indicacao_095.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja encaminhado projeto de lei a esta Casa Legislativa beneficiando o Microempreendedor Individual – MEI nas licitações públicas.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/655/096-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/655/096-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a revitalização da Areninha de Requenguela, conhecida como Arena Manguezal, para que os jovens possam desenvolver suas atividades desportivas.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/656/097-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/656/097-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído um monumento na Praia de Requenguela em homenagem aos pescadores pelas suas vivências históricas, econômicas e culturais no Município de Icapuí.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/657/098-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/657/098-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o calçamento da Rua Parurau.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/658/099-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/658/099-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído um matadouro público no Município de Icapuí.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/659/100-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/659/100-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja elaborada lei de proteção do patrimônio histórico cultural e natural do Município de Icapuí, por meio de tombamento ou registro.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/660/101-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/660/101-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja dado apoio na realização dos festivais de quadrilhas escolares comunitárias.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/661/102-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/661/102-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma praça com brinquedos e academia ao ar livre na Comunidade de São Francisco, proporcionando às famílias carentes daquela comunidade um ambiente de lazer e prática de exercícios físicos para as crianças, mulheres e idosos.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/662/103-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/662/103-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizada no Município de Icapuí a operação fumacê para percorrer as ruas com a borrifação contra o mosquito Aedes Aegypti, transmissor da dengue, zika e chikungunya, uma vez que tem muitos casos confirmados dessas doenças no Município.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Ronaldo Lucas da Costa, Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/666/104-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/666/104-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam realizadas através da SEDEMA e em parceria com a Colônia de Pescadores Z-17, oficinas urgentes sobre manuseio e captura do peixe-leão, uma vez que já está em nosso litoral.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/667/105-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/667/105-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizado mutirão de castração dos animais abandonados, visando o controle populacional de animais domésticos e também a redução de uma série de problemas para a saúde pública.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/668/106-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/668/106-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja distribuído para as gestantes do Município de Icapuí um kit maternidade com itens básicos para o recém-nascido.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/669/107-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/669/107-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja instalada uma Casa de Apoio em Fortaleza para dar suporte aos pacientes do Município em tratamento nas áreas da saúde e assistência social, bem como apoio aos parentes dos pacientes.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, João Paulo de Sousa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/670/108-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/670/108-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja elaborado e executado projeto de recuperação do coqueiral de Icapuí.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/671/109-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/671/109-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja colocado poste de energia de iluminação pública na Praia de Retiro Grande para facilitar a vida dos pescadores e donos de barcos que precisam reformar suas navegações.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/672/110-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/672/110-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizada a limpeza do Cemitério da Comunidade de Redonda.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/673/111-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/673/111-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja ampliado o “Projeto Mulheres em Ação” possibilitando a contratação de novos educadores físicos para a realização de atividades físicas e danças nas Comunidades de Melancias de Baixo, Tremembé, Ibicuitaba, Belém, Redonda, INCRA, Assentamento São Francisco, Retiro Grande, Ponta Grossa e Barreiras, promovendo assim a saúde física e mental e a autoestima do público feminino.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/674/112-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/674/112-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a revitalização da gruta de Icapuí, com a construção de uma brinquedopraça em seu entorno.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/686/113-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/686/113-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a adequação ao novo piso salarial nacional dos Agentes Comunitários de Saúde (ACS) e dos Agentes de Combate às Endemias (ACE).</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/687/114-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/687/114-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a abertura da rua que tem início por trás do Colégio Mizinha e termina na Rua Francisco Xavier (Corredor de Israel).</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/688/115-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/688/115-2022.pdf</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/689/116-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/689/116-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado o Sistema Municipal de Credenciamento de Carros para atendimento em saúde.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/690/117-2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/690/117-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a aquisição de motocicletas para os Agentes Comunitários de Saúde e para os Agentes de Combate às Endemias do Município de Icapuí.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/692/indicacao_118.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/692/indicacao_118.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizada uma programação de colônia de férias para as crianças com deficiência, com programação de lazer, incluindo aulas de futebol, natação, vôlei e tênis de mesa, com o intuito de proporcionar lazer, conhecimento e a inclusão social.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/693/indicacao_119.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/693/indicacao_119.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação asfáltica de todas as ruas da Comunidade do Incra, principalmente na via de acesso à Comunidade de Peroba.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/694/indicacao_120.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/694/indicacao_120.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a retirada do lixão da Vila Jardim Paraíso, já que tem ocorrido muitos incêndios trazendo inúmeros prejuízos para os moradores da comunidade e seu entorno.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/695/indicacao_121.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/695/indicacao_121.2022.pdf</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/696/indicacao_122.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/696/indicacao_122.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo, através da Secretaria de Cultura e Turismo, SEDEMA e IMFLA a construção das trilhas de bugres no âmbito do Município de Icapuí.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/697/indicacao_123.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/697/indicacao_123.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma da quadra de esportes da Comunidade de Peroba.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/698/indicacao_124.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/698/indicacao_124.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo realizada a reforma dos corredores das Comunidades de Quitérias, Melancias, Peixe Gordo e Manibu.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/699/indicacao_125.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/699/indicacao_125.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizado o tradicional Copão de Futsal na Comunidade de Ibicuitada.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/700/indicacao_126.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/700/indicacao_126.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito a reforma da praça central com toda adequação e acessibilidade, assim como arborização e mais conforto para a nossa população.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/701/indicacao_127.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/701/indicacao_127.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a construção de um aterro sanitário controlado em local bem afastado da região habitada de nossa cidade, e a desativação do nosso lixão atual que muito prejudica a nossa população.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Normando Nonato da Silva, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/710/indicacao_128.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/710/indicacao_128.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação asfáltica no Corredor da Praia da Placa.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/711/indicacao_129.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/711/indicacao_129.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizado o Copão Redonda de Futsal.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/712/indicacao_130.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/712/indicacao_130.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam retomados os investimentos nos eventos tradicionais da cidade, levando em consideração a importância do turismo para a nossa cidade.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/713/indicacao_131.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/713/indicacao_131.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita uma praça de lazer e esportes na Comunidade de Olho D’água.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao_132.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao_132.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da rua conhecida como Rua João Moisés, localizada na Mutamba ao lado da casa de Dona Alzenir.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/715/indicacao_133.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/715/indicacao_133.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma da Praça da Liberdade, localizada na Mutamba.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/716/indicacao_134.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/716/indicacao_134.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma e ampliação da orla da Praia de Barreiras de Cima, incluindo o calçadão, pista de ciclista e praça de lazer.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/717/indicacao_135.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/717/indicacao_135.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a construção de um novo Centro do Idoso no Município de Icapuí.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/718/indicacao_136.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/718/indicacao_136.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizada a Semana da Criança no mês de outubro.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/719/indicacao_137.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/719/indicacao_137.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída a “Casa do Mel” na Comunidade de Ponta Grossa.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/720/indicacao_138.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/720/indicacao_138.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado auxilio financeiro às associações do Município de Icapuí.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/732/indicacao_139.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/732/indicacao_139.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja encaminhado projeto de lei a esta Casa Legislativa para a adequação da Emenda Constitucional nº 124/2022, de 14/07/2022 e da Lei Federal nº 14.434/2022, de 04/08/2022, que institui o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/733/indicacao_140.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/733/indicacao_140.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja elaborado o Estatuto da Juventude.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/734/indicacao_141.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/734/indicacao_141.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado o Conselho da Juventude.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Emerson Hundemberk Medeiros da Costa, Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/740/indicacao_142.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/740/indicacao_142.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a cessão de servidor público municipal para a Agência dos Correios para atendimento ao público, reduzindo assim o tempo de espera dos usuários.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_143.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_143.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Estrada da Mata, que liga a Vila Paraíso a Mata Fresca.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/742/indicacao_144.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/742/indicacao_144.2022.pdf</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/743/indicacao_145.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/743/indicacao_145.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma, com ampliação e modernização do Hospital Municipal Maria Idalina Rodrigues Medeiros.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/744/indicacao_146.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/744/indicacao_146.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a aquisição e distribuição de futmesas para as comunidades de nosso Município.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Artur Bruno Rebouças de Oliveira, João Paulo de Sousa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_147.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_147.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a iluminação pública na rua da residência do Sr. Carlos Júnior na Comunidade de Ibicuitaba.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/751/indicacao_148.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/751/indicacao_148.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma das quadras de esportes das Comunidades de Ibicuitaba e Mutamba.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/752/indicacao_149.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/752/indicacao_149.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o calçamento do Beco de Poroca.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/753/indicacao_150.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/753/indicacao_150.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam feitas melhorias nos acessos dos seguintes trechos na Comunidade de Redonda: trecho que tem início na residência de Eliabe e termina no terreno de Zé de Bida; trecho que tem início na CE 549 e termina no terreno de Verimundo; trecho que tem início na CE 534 e termina na residência de Tainan.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/754/indicacao_151.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/754/indicacao_151.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a perfuração de um novo poço na Comunidade de Redonda.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/755/indicacao_152.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/755/indicacao_152.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam construídas casas populares para as famílias em situação de vulnerabilidade social que não tem casa própria.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Francisco Hélio Fernandes Rebouças, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/756/indicacao_153.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/756/indicacao_153.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o sistema de abastecimento de água da Praia da Placa, iniciando no final da Rua dos Pompeus.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_154.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_154.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma academia ao ar livre na Serra de Mutamba, no local da antiga quadra, em atendimento ao pedido dos moradores jovens e idosos da comunidade.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_155.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_155.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação na Rua Raymundo Sebastião Biserra, na Serra de Cajuais, próximo ao farol.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/773/indicacao_156.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/773/indicacao_156.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o calçamento da Rua Geraldo Malaquias, na Praia de Melancias.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_157.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_157.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja dada continuidade ao calçamento da Rua Esperança, na Comunidade de Cajuais.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_158.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_158.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a aquisição de aparelho de ultrassonografia, eletrocardiograma e ecocardiograma para serem utilizados no hospital municipal e que sejam feitas melhorias no laboratório de análises clínicas no sentido de ampliar a oferta de exames especializados.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_159.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_159.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja elaborado estudo de viabilidade econômica para a atividade de bugueiros no âmbito do Município de Icapuí.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_160.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_160.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a aquisição de potes para a pesca de polvo.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Ronaldo Lucas da Costa, Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_161.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_161.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído um mirante na Comunidade de Retiro Grande, uma vez que a mesma dispõe de uma linda paisagem de frente para o mar.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_162.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_162.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação das ruas da Comunidade de Retiro Grande.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_163.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_163.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a limpeza da ladeira da Comunidade de Peroba.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Artur Bruno Rebouças de Oliveira, Francisco Hélio Fernandes Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/790/indicacao_164.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/790/indicacao_164.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma do Cemitério de Melancias de Cima, incluindo a limpeza e que seja designado um servidor para a manutenção, pois o local se encontra em péssimas condições.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/791/indicacao_165.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/791/indicacao_165.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita inclusão da “Copa Sabino de Futsal” no Calendário Esportivo do Município, dando apoio financeiro e na realização, a fim de torná-lo um evento gratuito para toda a população.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/792/indicacao_166.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/792/indicacao_166.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída um espaço Esportivo e Cultural na Comunidade de Cajuais.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/793/indicacao_167.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/793/indicacao_167.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado um Programa Semanal na Rádio FM Educativa, onde haja discussões, entrevistas, debates e informações sobre o Poder Legislativo, tendo espaço para a comunicação direta com a população.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/794/indicacao_168.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/794/indicacao_168.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam instalados fotos sensores na CE-261.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/795/indicacao_169.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/795/indicacao_169.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado um grupo de resgate com atuação de 24 horas no Hospital Municipal, para ficar à disposição da população.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/796/indicacao_170.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/796/indicacao_170.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a urbanização da orla da Praia de Tremembé, com pavimentação, iluminação e melhorias em toda a extensão da orla.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/797/indicacao_171.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/797/indicacao_171.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma areninha na Comunidade de Tremembé.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/801/indicacao_172.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/801/indicacao_172.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma incluindo a iluminação da quadra esportiva do CVTP, pois se encontra em estado precário e impossibilitada de uso pelos desportistas.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/802/indicacao_173.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/802/indicacao_173.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criada a carteirinha do professor, que possibilita a meia-entrada em eventos para professores do ensino público municipal em estabelecimentos que promovam lazer e entretenimento e estimulam a difusão cultural, de acordo com a Lei Municipal nº 853/2021, de 23/03/2021.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/803/indicacao_174.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/803/indicacao_174.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Rua dos Soares, na Comunidade de Redonda.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/810/indicacao_175.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/810/indicacao_175.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam construídas escadas de madeira de acesso à praia no muro de contenção da Praia de Barrinha.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_176.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_176.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja reativado o Campo de Sidrão, na Comunidade de Serra de Cajuais, pois o mesmo está sem funcionar por falta de estrutura física e material esportivo.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_177.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_177.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma da Areninha da Comunidade de Serra de Mutamba, com a colocação de telas laterais e ampliação das redes de proteção e aumento da altura e por cima, uma vez que dificulta a prática esportiva devido às bolas serem arremessadas para fora da quadra.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_178.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_178.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criada gratificação de periculosidade para os servidores públicos que aplicam multas no exercício de suas funções.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_179.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_179.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criada lei geral municipal da microempresa, empresa de pequeno porte e microempreendedor individual.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_180.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_180.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma nova creche na Serra de Redonda.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Diego Costa Rebouças, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/816/181.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/816/181.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a continuação da pavimentação da Vila Jardim Paraíso 2.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/817/182.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/817/182.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Praia da Placa.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_183.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_183.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizada neste mês de outubro a Festa da Crianças junto com a Secretaria de Assistência Social.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_184.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_184.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizado o Projeto Papai Noel Itinerante com o tema “Eu Acredito em Papai Noel” a ser realizado no final do ano em comemoração ao Natal.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_185.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_185.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja colocada a iluminação do corredor de acesso à Praia de Requenguela.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/833/indicacao_186.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/833/indicacao_186.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja colocada a iluminação do corredor de acesso à Praia de Tremembé.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Cláudio Marques de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/849/indicacao_187.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/849/indicacao_187.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a perfuração de um poço na Comunidade de Melancias de Baixo.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_188.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_188.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam feitos reparos nos quebra-molas da Comunidade de Melancias de Cima.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_189.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_189.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma e transformação da Praça da Liberdade incluindo a recuperação do busto do Prêmio Unicef.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_190.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_190.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma Brinquedopraça na Serra de Mutamba oportunizando lazer para crianças e jovens de todas as comunidades adjacentes.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_191.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_191.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação de todas as ruas da Vila Jardim Paraíso.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_192.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_192.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizado um ”Copão de Futebol de Areia” regionalizado em nosso Município.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/838/indicacao_193.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/838/indicacao_193.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita obra de pavimentação da Praia de Tremembé.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Emerson Hundemberk Medeiros da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_194.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_194.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita obra de asfaltamento do corredor que dá acesso à Praia de Melancias e da Rua Geraldo Malaquias na mesma comunidade.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_195.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_195.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja elaborado o Projeto Arquitetônico e de Engenharia do Platô da Comunidade de Vila Nova.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/841/indicacao_196.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/841/indicacao_196.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que ajude na construção da cooperação dos pequenos produtores rurais do Município de Icapuí.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_197.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_197.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação de asfalto na Rua João Aniceto, que liga a Comunidade de Melancias de Cima a Comunidade de Peixe Gordo.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_198.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_198.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a iluminação da orla da Praia de Melancias.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/846/indicacao_199.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/846/indicacao_199.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reabertura da maternidade do Município de Icapuí.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/847/indicacao_200.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/847/indicacao_200.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a criação de uma casa de apoio em Fortaliza para pascentes e familiares que necessitem desse auxílio.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/848/indicacao_201.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/848/indicacao_201.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita uma Praça na Comunidade de Retiro Grande.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/861/indicacao_202.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/861/indicacao_202.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a limpeza e ampliação do cemitério da Serra de Mutamba, bem como a construção de um espaço coberto para a realização de velórios e eventos religiosos.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/862/indicacao_203.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/862/indicacao_203.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma creche na Comunidade de Retiro Grande.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/863/indicacao_204.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/863/indicacao_204.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma das escadarias da Comunidade de Barreiras de Baixo.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/864/indicacao_205.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/864/indicacao_205.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criada a Guarda Ambiental Municipal para atuação constante nas praias do Munícipio de Icapuí.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/865/indicacao_206.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/865/indicacao_206.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação asfáltica da estrada que liga as comunidades de Retiro Grande a Ponta Grossa, incluindo a ladeira de Retiro Grande.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/866/indicacao_207.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/866/indicacao_207.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo, através da Secretaria Municipal de Educação, que seja realizado no final do ano letivo o prêmio aluno destaque 2022 para os alunos com maior pontuação por Escola, ano e turma avaliados durante o ano em decurso. As avaliações serão realizadas nas escolas no início de novembro e coordenada pela Secretaria de Educação para avaliar a aprendizagem dos mesmos. Portanto, depois de três anos de pandemia, a rede de ensino passou por grandes desafios para manter os alunos na rede Escolar e evitar evasão. Nada mais justo do que homenagear os alunos que se destacarem nesse ano e nos anos vindouros.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/867/indicacao_208.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/867/indicacao_208.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo, através da Secretaria Municipal de Assistência Social, que seja realizada em uma semana do mês de dezembro a Caravana Itinerante do Papai Noel, passando em todas as comunidades de Icapuí, simbolizando a magia do Natal e levando alegria às crianças e às famílias icapuienses e consequentemente, a realização do projeto Eu Acredito em Papai Noel, que já tem abrilhantado o período natalino em nosso município.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>Sidivânio da Cruz Honório, Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/868/indicacao_209.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/868/indicacao_209.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja dado o encaminhamento necessário para a criação do Distrito de Redonda.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Sidivânio da Cruz Honório, Emerson Hundemberk Medeiros da Costa, Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/869/indicacao_210.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/869/indicacao_210.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado um edital de chamamento de apoio esportivo para custeio de material esportivo como bolas, redes, ternos, etc. para equipes que tenham atividades sistemáticas, estabelecendo critérios, prazo de inscrição e que possa contemplar as mais diversas áreas.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/876/indicacao_211.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/876/indicacao_211.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam colocados redutores de velocidade na CE-261 na Comunidade de Peixe Gordo, nas proximidades do Posto de Saúde e da Igreja Católica.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/877/indicacao_212.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/877/indicacao_212.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam colocados redutores de velocidade na CE-261 na Comunidade de Morro Pintado, nas proximidades do Posto de Saúde e da entrada do corredor que liga a comunidade de Tremembé.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/878/indicacao_213.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/878/indicacao_213.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja concluída a reforma da Escola Horizonte da Cidadania, na Comunidade de Redonda.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/879/indicacao_214.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/879/indicacao_214.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja concluída a reforma da UBS Estrela do Mar da Comunidade de Redonda.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/880/indicacao_215.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/880/indicacao_215.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma da quadra esportiva da Comunidade de Redonda.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/881/indicacao_216.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/881/indicacao_216.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam construídas a árvore de Natal das comunidades de Retiro Grande, Ponta Grossa, Redonda e Peroba.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/882/indicacao_217.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/882/indicacao_217.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja elaborado e encaminhado a esta Augusta Casa de Leis Projeto de Lei estabelecendo prioridade de cinquenta por cento na contratação de cantores, instrumentistas, bandas ou conjuntos musicais locais quando da realização de shows, eventos culturais e apresentações musicais de qualquer gênero, financiados por recursos públicos.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_218.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_218.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Rua Maria Correia, iniciando na casa de Eliesio indo até o salão paroquial na Comunidade de Melancias de Cima.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_219.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_219.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído muro na UBS da Comunidade de Peixe Gordo.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam recuperadas as luminárias da Praia de Requenguela.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a construção de um canil público, onde sejam recolhidos todos os cães de ruas, e tratados pelos dois veterinários municipais até que seja encontrado um tutor para adotá-los.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja instituído em Icapuí o Centro de Referência para Pessoas com Transtorno do Espectro Autista com o intuito de contribuir com desenvolvimento humano através de ações de prevenção, assistência e reabilitação com atenção à saúde da mãe e da criança.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita reforma e ampliação do Cemitério da Comunidade de Melancias de Cima.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/518/001.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/518/001.2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública para discutir sobre a restituição de carreira do magistério e aplicação do reajuste linear de 33,24% do piso nacional dos professores de Icapuí, a ser realizada no dia 09 de março de 2022, as 08:30 horas, no Plenário José Borges dos Reis.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/536/002.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/536/002.2022.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora da Câmara requer que seja votado em regime de urgência o Projeto de Resolução nº 001/2022, que define a data da Eleição da Mesa Diretora para o Biênio 2023/2024.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/560/003.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/560/003.2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado oficio ao diretor do DETRAN convidando-o para, em Sessão Ordinária, fazer a discussão com os nobres edis sobre a instalação de semáforos e sinalização das estradas do Município de Icapuí.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/625/004.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/625/004.2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado oficio à Secretária de Cultura e Turismo, Sra. Riana Jéssica da Rocha Araújo para fazer explanação sobre as ações desenvolvidas pela secretaria no Município de Icapuí.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/626/005.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/626/005.2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública com o tema: “Icapuí Águas Subterrâneas e Mudanças Climáticas: Cenários Atuais e Perspectivas Futuras”, a ser realizada no dia 01/06/2022.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/627/006.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/627/006.2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja CONVOCADO o Presidente da Associação Universitária do Município de Icapuí – ASSUMI, o Sr. Josenildo Soares de Sousa para fazer a prestação de contas referente ao ano de 2021, conforme dita o art. 49 da Lei Complementar Nº 077/2019 e o art. 3º da Lei Nº 848 de 2021.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Francisco Hélio Fernandes Rebouças, João Paulo de Sousa Rebouças, Normando Nonato da Silva, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/703/007.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/703/007.2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública para debater sobre a revisão e atualização da Lei Orgânica do Município de Icapuí e do Regimento Interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/736/req_8.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/736/req_8.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública com a participação das associações comunitárias do Município de Icapuí para debater sobre o auxilio financeiro, em data a ser marcada posteriormente. O referido auxílio financeiro já foi matéria discutida e aprovada através da Indicação nº 138/2022.v</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/827/009.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/827/009.2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Chefe do Poder Executivo solicitando a disponibilização de transporte público gratuito aos eleitores no segundo turno das eleições de 2022, conforme previsto na Lei nº 6.091/1974 e em decisão do STF presente na (ADPF 1013).</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/872/010.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/872/010.2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja promovido pela Câmara Municipal de Icapuí o 1º Seminário de Discussão da Cadeia Produtiva da Pesca a ser realizado no dia 11 de novembro de 2022, no Plenário José Borges dos Reis, às 09:00 horas.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/873/011.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/873/011.2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública para discutir sobre a suspensão pelo Governo Federal do Auxílio Brasil das marisqueiras e esposas de pescadores, porque receberam benefícios públicos em duplicidade no período do Defeso, em data a ser definida posteriormente.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Francisco Hélio Fernandes Rebouças, Marjorie Félix Lacerda Gomes</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/874/requerimento_012.2022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/874/requerimento_012.2022.pdf</t>
   </si>
   <si>
     <t>Requer que a Sessão Solene de Posse da Mesa Diretora para o biênio 2023/2024 seja realizada no dia 02 de janeiro de 2023, às 17:00 horas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5038,68 +5038,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/517/001.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/722/parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/798/parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/964/parecer_previo_357-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/477/001.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/478/002.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/579/plc_003.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/567/004.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/570/plc_005.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/571/006.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/580/007.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/581/008.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/582/009.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/583/010.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/624/011.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/638/plc_012.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/679/plc_013.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/680/014.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/724/015.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/784/plc_016.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/821/017.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/585/plc_001.2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/586/002.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/587/003.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/604/004.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/479/001.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/480/002.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/538/003.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/539/004.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/556/005.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/569/006.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/584/007.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/675/008.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/639/009.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/691/010.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/723/011.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/757/012.2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/782/pl_013.2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/783/pl_014.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/820/015.2022_-_loa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/842/pl_016.2022_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/853/017.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/891/018.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/901/019.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/481/001.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/482/002.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/483/003.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/484/004.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/500/005.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/501/006.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/502/007.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/516/008.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/558/009.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/559/010.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/605/011.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/614/012.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/640/013.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/654/014.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/663/015.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/664/016.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/683/017.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/726/018.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/762/019.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/763/020.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/764/021.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/822/022.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/823/023.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/824/024.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/825/025.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/826/026.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/844/027.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/855/028.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/857/030.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/858/031.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/859/032.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/860/033.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/883/034.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/566/substitutivo_001.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/537/001.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/676/projeto_de_decreto_legislativo_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/681/002.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/682/003.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/702/004.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/725/005.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/735/006.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/745/007.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/758/008.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/759/009.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/760/010.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/761/011.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/781/012.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/786/014.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/557/001.2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/485/mocao_de_pesar_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/486/mocao_de_pesar_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/487/mocao_de_pesar_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/504/mocao_de_pesar_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/505/mocao_de_pesar_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/507/mocao_de_pesar_no_006-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/508/mocao_de_pesar_no_007-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/519/008.2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/572/009.2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/573/mocao_de_pesar_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/588/mocao_de_pesar_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/589/mocao_de_pesar_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/597/mocao_de_pesar_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/677/mocao_de_pesar_014-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/606/mocao_de_pesar_015-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/607/mocao_de_pesar_no_016.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/678/mocao_de_pesar_no_017.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/629/mocao_de_pesar_018-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/642/mocao_de_pesar_019-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/665/mocao_de_pesar_020-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/684/mocao_de_pesar_021-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/685/mocao_de_pesar_022-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/706/mocao_de_pesar_no_023-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/707/mocao_de_pesar_no_024-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/708/mocao_de_pesar_no_025-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/704/mocao_de_pesar_no_026-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/705/mocao_de_pesar_no_027-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/727/mocao_de_pesar_no_028-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/728/mocao_de_pesar_no_029-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/729/030.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/730/031.2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/737/032.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/738/033.2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/746/034.2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/766/mocao_de_pesar_no_035-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/787/mocao_de_pesar_no_036-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/788/mocao_de_pesar_no_037-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/799/mocao_de_pesar_no_038-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/805/mocao_de_pesar_no_039-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/828/mocao_de_pesar_no_040-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/829/mocao_de_pesar_no_041-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/830/mocao_de_pesar_no_042-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/831/mocao_de_pesar_no_043-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/870/mocao_de_pesar_no_044-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/884/mocao_de_pesar_no_045-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/885/mocao_de_pesar_no_046-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/886/mocao_de_pesar_no_047-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/887/mocao_de_pesar_no_048-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/893/mocao_de_pesar_no_049-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/894/mocao_de_pesar_no_050-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/503/001.2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/540/002.2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/590/003.2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/615/004.2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/628/005.2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/641/006.2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/709/007.2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/731/008.2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/747/009.2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/748/010.2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/749/011.2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/765/012.2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/767/013.2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/768/014.2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/769/015.2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/770/016.2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/789/017.2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/808/020.2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/809/021.2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/845/022.2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/875/023.2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/888/024.2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/896/025.2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/739/001.2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/800/002.2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/568/001.2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/488/indicacao_001.2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/489/indicacao_002.2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/490/indicacao_003.2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/491/indicacao_004.2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/492/indicacao_005.2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/493/indicacao_006.2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/494/indicacao_007.2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/495/indicacao_008.2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/496/indicacao_009.2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/497/indicacao_010.2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/498/indicacao_011.2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/499/indicacao_012.2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/506/indicacao_013.2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/509/indicacao_014.2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/510/indicacao_015.2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/511/indicacao_016.2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/512/indicacao_017.2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/513/indicacao_018.2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/514/indicacao_019.2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/515/indicacao_020.2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/520/indicacao_021.2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/521/indicacao_022.2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/522/indicacao_023.2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/523/indicacao_024.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/524/indicacao_025.2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/525/indicacao_026.2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/526/indicacao_027.2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/527/indicacao_028.2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/528/indicacao_029.2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/529/indicacao_030.2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/530/indicacao_031.2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/531/indicacao_032.2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/532/indicacao_033.2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/533/indicacao_034.2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/534/indicacao_035.2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/535/indicacao_036.2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/541/indicacao_037.2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/542/indicacao_038.2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/543/indicacao_039.2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/544/indicacao_040.2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/545/indicacao_041.2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/546/indicacao_042.2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/547/indicacao_043.2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/548/indicacao_044.2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/549/indicacao_045.2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/550/indicacao_046.2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/551/indicacao_047.2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/561/indicacao_048.2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/562/indicacao_049.2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/563/indicacao_050.2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/564/indicacao_051.2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/565/indicacao_052.2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/574/indicacao_053.2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/575/indicacao_054.2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/576/indicacao_055.2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/577/indicacao_056.2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/578/indicacao_057.2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/591/indicacao_058.2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/592/indicacao_059.2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/593/indicacao_060.2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/594/indicacao_061.2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/596/indicacao_062.2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/608/063-2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/609/indicacao_064.2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_065.2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_066.2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_067.2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/613/indicacao_068.2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/616/indicacao_069.2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/617/indicacao_070.2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/618/indicacao_071.2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/619/indicacao_072.2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/620/indicacao_073.2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/621/indicacao_074.2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/622/indicacao_075.2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/623/indicacao_076.2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/630/indicacao_077.2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/631/indicacao_078.2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/632/indicacao_079.2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/633/indicacao_080.2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/634/indicacao_081.2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/635/indicacao_082.2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/636/indicacao_083.2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/637/indicacao_084.2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/643/indicacao_085.2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/644/indicacao_086.2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/645/indicacao_087.2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/646/indicacao_088.2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/647/indicacao_089.2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/648/indicacao_090.2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/649/indicacao_091.2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/650/indicacao_092.2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/651/indicacao_093.2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/652/indicacao_094.2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/653/indicacao_095.2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/655/096-2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/656/097-2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/657/098-2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/658/099-2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/659/100-2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/660/101-2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/661/102-2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/662/103-2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/666/104-2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/667/105-2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/668/106-2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/669/107-2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/670/108-2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/671/109-2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/672/110-2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/673/111-2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/674/112-2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/686/113-2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/687/114-2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/688/115-2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/689/116-2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/690/117-2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/692/indicacao_118.2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/693/indicacao_119.2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/694/indicacao_120.2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/695/indicacao_121.2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/696/indicacao_122.2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/697/indicacao_123.2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/698/indicacao_124.2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/699/indicacao_125.2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/700/indicacao_126.2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/701/indicacao_127.2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/710/indicacao_128.2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/711/indicacao_129.2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/712/indicacao_130.2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/713/indicacao_131.2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao_132.2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/715/indicacao_133.2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/716/indicacao_134.2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/717/indicacao_135.2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/718/indicacao_136.2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/719/indicacao_137.2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/720/indicacao_138.2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/732/indicacao_139.2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/733/indicacao_140.2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/734/indicacao_141.2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/740/indicacao_142.2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_143.2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/742/indicacao_144.2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/743/indicacao_145.2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/744/indicacao_146.2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_147.2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/751/indicacao_148.2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/752/indicacao_149.2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/753/indicacao_150.2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/754/indicacao_151.2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/755/indicacao_152.2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/756/indicacao_153.2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_154.2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_155.2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/773/indicacao_156.2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_157.2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_158.2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_159.2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_160.2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_161.2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_162.2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_163.2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/790/indicacao_164.2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/791/indicacao_165.2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/792/indicacao_166.2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/793/indicacao_167.2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/794/indicacao_168.2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/795/indicacao_169.2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/796/indicacao_170.2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/797/indicacao_171.2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/801/indicacao_172.2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/802/indicacao_173.2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/803/indicacao_174.2022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/810/indicacao_175.2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_176.2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_177.2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_178.2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_179.2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_180.2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/816/181.2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/817/182.2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_183.2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_184.2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_185.2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/833/indicacao_186.2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/849/indicacao_187.2022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_188.2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_189.2022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_190.2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_191.2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_192.2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/838/indicacao_193.2022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_194.2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_195.2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/841/indicacao_196.2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_197.2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_198.2022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/846/indicacao_199.2022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/847/indicacao_200.2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/848/indicacao_201.2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/861/indicacao_202.2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/862/indicacao_203.2022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/863/indicacao_204.2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/864/indicacao_205.2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/865/indicacao_206.2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/866/indicacao_207.2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/867/indicacao_208.2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/868/indicacao_209.2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/869/indicacao_210.2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/876/indicacao_211.2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/877/indicacao_212.2022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/878/indicacao_213.2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/879/indicacao_214.2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/880/indicacao_215.2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/881/indicacao_216.2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/882/indicacao_217.2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_218.2022.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_219.2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/518/001.2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/536/002.2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/560/003.2022.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/625/004.2022.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/626/005.2022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/627/006.2022.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/703/007.2022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/736/req_8.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/827/009.2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/872/010.2022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/873/011.2022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/874/requerimento_012.2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/517/001.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/722/parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/798/parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/964/parecer_previo_357-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/477/001.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/478/002.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/579/plc_003.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/567/004.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/570/plc_005.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/571/006.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/580/007.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/581/008.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/582/009.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/583/010.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/624/011.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/638/plc_012.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/679/plc_013.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/680/014.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/724/015.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/784/plc_016.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/821/017.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/585/plc_001.2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/586/002.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/587/003.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/604/004.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/479/001.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/480/002.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/538/003.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/539/004.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/556/005.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/569/006.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/584/007.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/675/008.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/639/009.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/691/010.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/723/011.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/757/012.2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/782/pl_013.2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/783/pl_014.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/820/015.2022_-_loa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/842/pl_016.2022_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/853/017.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/891/018.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/901/019.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/481/001.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/482/002.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/483/003.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/484/004.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/500/005.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/501/006.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/502/007.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/516/008.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/558/009.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/559/010.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/605/011.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/614/012.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/640/013.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/654/014.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/663/015.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/664/016.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/683/017.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/726/018.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/762/019.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/763/020.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/764/021.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/822/022.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/823/023.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/824/024.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/825/025.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/826/026.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/844/027.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/855/028.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/857/030.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/858/031.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/859/032.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/860/033.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/883/034.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/566/substitutivo_001.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/537/001.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/676/projeto_de_decreto_legislativo_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/681/002.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/682/003.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/702/004.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/725/005.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/735/006.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/745/007.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/758/008.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/759/009.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/760/010.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/761/011.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/781/012.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/786/014.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/557/001.2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/485/mocao_de_pesar_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/486/mocao_de_pesar_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/487/mocao_de_pesar_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/504/mocao_de_pesar_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/505/mocao_de_pesar_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/507/mocao_de_pesar_no_006-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/508/mocao_de_pesar_no_007-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/519/008.2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/572/009.2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/573/mocao_de_pesar_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/588/mocao_de_pesar_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/589/mocao_de_pesar_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/597/mocao_de_pesar_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/677/mocao_de_pesar_014-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/606/mocao_de_pesar_015-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/607/mocao_de_pesar_no_016.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/678/mocao_de_pesar_no_017.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/629/mocao_de_pesar_018-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/642/mocao_de_pesar_019-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/665/mocao_de_pesar_020-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/684/mocao_de_pesar_021-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/685/mocao_de_pesar_022-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/706/mocao_de_pesar_no_023-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/707/mocao_de_pesar_no_024-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/708/mocao_de_pesar_no_025-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/704/mocao_de_pesar_no_026-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/705/mocao_de_pesar_no_027-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/727/mocao_de_pesar_no_028-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/728/mocao_de_pesar_no_029-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/729/030.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/730/031.2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/737/032.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/738/033.2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/746/034.2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/766/mocao_de_pesar_no_035-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/787/mocao_de_pesar_no_036-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/788/mocao_de_pesar_no_037-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/799/mocao_de_pesar_no_038-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/805/mocao_de_pesar_no_039-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/828/mocao_de_pesar_no_040-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/829/mocao_de_pesar_no_041-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/830/mocao_de_pesar_no_042-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/831/mocao_de_pesar_no_043-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/870/mocao_de_pesar_no_044-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/884/mocao_de_pesar_no_045-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/885/mocao_de_pesar_no_046-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/886/mocao_de_pesar_no_047-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/887/mocao_de_pesar_no_048-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/893/mocao_de_pesar_no_049-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/894/mocao_de_pesar_no_050-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/503/001.2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/540/002.2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/590/003.2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/615/004.2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/628/005.2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/641/006.2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/709/007.2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/731/008.2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/747/009.2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/748/010.2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/749/011.2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/765/012.2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/767/013.2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/768/014.2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/769/015.2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/770/016.2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/789/017.2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/808/020.2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/809/021.2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/845/022.2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/875/023.2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/888/024.2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/896/025.2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/739/001.2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/800/002.2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/568/001.2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/488/indicacao_001.2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/489/indicacao_002.2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/490/indicacao_003.2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/491/indicacao_004.2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/492/indicacao_005.2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/493/indicacao_006.2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/494/indicacao_007.2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/495/indicacao_008.2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/496/indicacao_009.2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/497/indicacao_010.2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/498/indicacao_011.2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/499/indicacao_012.2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/506/indicacao_013.2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/509/indicacao_014.2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/510/indicacao_015.2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/511/indicacao_016.2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/512/indicacao_017.2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/513/indicacao_018.2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/514/indicacao_019.2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/515/indicacao_020.2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/520/indicacao_021.2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/521/indicacao_022.2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/522/indicacao_023.2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/523/indicacao_024.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/524/indicacao_025.2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/525/indicacao_026.2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/526/indicacao_027.2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/527/indicacao_028.2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/528/indicacao_029.2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/529/indicacao_030.2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/530/indicacao_031.2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/531/indicacao_032.2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/532/indicacao_033.2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/533/indicacao_034.2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/534/indicacao_035.2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/535/indicacao_036.2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/541/indicacao_037.2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/542/indicacao_038.2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/543/indicacao_039.2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/544/indicacao_040.2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/545/indicacao_041.2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/546/indicacao_042.2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/547/indicacao_043.2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/548/indicacao_044.2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/549/indicacao_045.2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/550/indicacao_046.2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/551/indicacao_047.2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/561/indicacao_048.2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/562/indicacao_049.2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/563/indicacao_050.2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/564/indicacao_051.2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/565/indicacao_052.2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/574/indicacao_053.2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/575/indicacao_054.2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/576/indicacao_055.2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/577/indicacao_056.2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/578/indicacao_057.2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/591/indicacao_058.2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/592/indicacao_059.2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/593/indicacao_060.2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/594/indicacao_061.2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/596/indicacao_062.2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/608/063-2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/609/indicacao_064.2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_065.2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_066.2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_067.2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/613/indicacao_068.2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/616/indicacao_069.2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/617/indicacao_070.2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/618/indicacao_071.2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/619/indicacao_072.2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/620/indicacao_073.2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/621/indicacao_074.2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/622/indicacao_075.2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/623/indicacao_076.2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/630/indicacao_077.2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/631/indicacao_078.2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/632/indicacao_079.2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/633/indicacao_080.2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/634/indicacao_081.2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/635/indicacao_082.2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/636/indicacao_083.2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/637/indicacao_084.2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/643/indicacao_085.2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/644/indicacao_086.2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/645/indicacao_087.2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/646/indicacao_088.2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/647/indicacao_089.2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/648/indicacao_090.2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/649/indicacao_091.2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/650/indicacao_092.2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/651/indicacao_093.2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/652/indicacao_094.2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/653/indicacao_095.2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/655/096-2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/656/097-2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/657/098-2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/658/099-2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/659/100-2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/660/101-2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/661/102-2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/662/103-2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/666/104-2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/667/105-2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/668/106-2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/669/107-2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/670/108-2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/671/109-2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/672/110-2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/673/111-2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/674/112-2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/686/113-2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/687/114-2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/688/115-2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/689/116-2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/690/117-2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/692/indicacao_118.2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/693/indicacao_119.2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/694/indicacao_120.2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/695/indicacao_121.2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/696/indicacao_122.2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/697/indicacao_123.2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/698/indicacao_124.2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/699/indicacao_125.2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/700/indicacao_126.2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/701/indicacao_127.2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/710/indicacao_128.2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/711/indicacao_129.2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/712/indicacao_130.2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/713/indicacao_131.2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao_132.2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/715/indicacao_133.2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/716/indicacao_134.2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/717/indicacao_135.2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/718/indicacao_136.2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/719/indicacao_137.2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/720/indicacao_138.2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/732/indicacao_139.2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/733/indicacao_140.2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/734/indicacao_141.2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/740/indicacao_142.2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_143.2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/742/indicacao_144.2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/743/indicacao_145.2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/744/indicacao_146.2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_147.2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/751/indicacao_148.2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/752/indicacao_149.2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/753/indicacao_150.2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/754/indicacao_151.2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/755/indicacao_152.2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/756/indicacao_153.2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_154.2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_155.2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/773/indicacao_156.2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_157.2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_158.2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_159.2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_160.2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_161.2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_162.2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_163.2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/790/indicacao_164.2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/791/indicacao_165.2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/792/indicacao_166.2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/793/indicacao_167.2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/794/indicacao_168.2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/795/indicacao_169.2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/796/indicacao_170.2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/797/indicacao_171.2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/801/indicacao_172.2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/802/indicacao_173.2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/803/indicacao_174.2022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/810/indicacao_175.2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_176.2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_177.2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_178.2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_179.2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_180.2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/816/181.2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/817/182.2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_183.2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_184.2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_185.2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/833/indicacao_186.2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/849/indicacao_187.2022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_188.2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_189.2022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_190.2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_191.2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_192.2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/838/indicacao_193.2022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_194.2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_195.2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/841/indicacao_196.2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_197.2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_198.2022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/846/indicacao_199.2022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/847/indicacao_200.2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/848/indicacao_201.2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/861/indicacao_202.2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/862/indicacao_203.2022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/863/indicacao_204.2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/864/indicacao_205.2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/865/indicacao_206.2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/866/indicacao_207.2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/867/indicacao_208.2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/868/indicacao_209.2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/869/indicacao_210.2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/876/indicacao_211.2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/877/indicacao_212.2022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/878/indicacao_213.2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/879/indicacao_214.2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/880/indicacao_215.2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/881/indicacao_216.2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/882/indicacao_217.2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_218.2022.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_219.2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/518/001.2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/536/002.2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/560/003.2022.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/625/004.2022.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/626/005.2022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/627/006.2022.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/703/007.2022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/736/req_8.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/827/009.2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/872/010.2022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/873/011.2022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2022/874/requerimento_012.2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H417"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>