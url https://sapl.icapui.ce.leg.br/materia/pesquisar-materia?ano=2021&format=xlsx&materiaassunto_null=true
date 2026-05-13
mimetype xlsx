--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -54,4645 +54,4645 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Artur Bruno Rebouças de Oliveira, Cláudio Roberto de Carvalho, Diego Costa Rebouças, Emerson Hundemberk Medeiros da Costa, Francisco Hélio Fernandes Rebouças, Francisco Kleiton Pereira, João Paulo de Sousa Rebouças, Marjorie Félix Lacerda Gomes, Normando Nonato da Silva, Ronaldo Lucas da Costa, Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/383/001.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/383/001.2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 129-A a Lei Orgânica do Município, dispondo sobre a obrigatoriedade de execução orçamentária e financeira da propagação incluída por emendas individuais do Legislativo Municipal em Lei Orçamentária Anual.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/552/001.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/552/001.2021.pdf</t>
   </si>
   <si>
     <t>Altera o Sistema de Previdência Social e estabelece regras de transição e disposições transitórias.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/247/001.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/247/001.2021.pdf</t>
   </si>
   <si>
     <t>Revoga e altera dispositivos da Lei Complementar nº 062, de 26 de dezembro de 2016, a fim de criar isenções para emissão de taxa de licenciamento ambiental, na forma que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/265/002.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/265/002.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder o direito real de uso de bem imóvel municipal para implantação do Centro Cultural do Município de Icapuí.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/553/003.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/553/003.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do regime de previdência complementar municipal e dá outras providências.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/458/004.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/458/004.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar a doação de Bem Imóvel de propriedade do Município de Icapuí para o Estado do Ceará.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/554/005.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/554/005.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os benefícios do Regime Próprio de Previdência Social dos Servidores Públicos do Município de Icapuí/CE, altera a alíquota de contribuição e dá outras providências, em consonância com a Emenda Constitucional nº 103/2019.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Legislativo</t>
   </si>
   <si>
     <t>Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/337/001.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/337/001.2021.pdf</t>
   </si>
   <si>
     <t>Altera o art. 11 da Lei Complementar nº 083/2019, para modificar a periodicidade dos relatórios do Sistema de Controle Interno da Câmara Municipal de Icapuí e revoga a Lei nº 859 / 2021, de 08 de abril de 2021.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/35/001.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/35/001.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre repasse à Associação Comunitária do Município de Icapuí – ASSUMI, CNPJ: 05.121.856/0001-39 e dá outras providências.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/36/002.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/36/002.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de um espaço de atendimento veterinário municipal, no âmbito do Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/52/003.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/52/003.2021.pdf</t>
   </si>
   <si>
     <t>Ratifica Protocolo de Intenções firmado entre municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus, medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/53/004.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/53/004.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de bolsa aos preceptores e aos médicos residentes em medicina geral de família e comunidade e dá outras providências.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/54/005.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/54/005.2021.pdf</t>
   </si>
   <si>
     <t>Institui o conselho de acompanhamento e de controle social do fundo de manutenção e desenvolvimento da educação básica e valorização dos profissionais da educação (CACS/FUNDEB) no âmbito do Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/73/006.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/73/006.2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do Art. 2º da Lei nº 850, de 23 de Março de 2021, e cria alínea “k” do art. 2º para inclusão de representante das escolas do campo na composição do CACS/FUNDEB.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/79/007.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/79/007.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentaria para o exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/22/008.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/22/008.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de anuidades ou contribuições a organizações sociais, sem fins lucrativos, que realizam atividades de defesa em favor das políticas públicas e interesses do Município e autoriza o Poder Executivo a vincular-se como associado das organizações sociais, sem fins lucrativos que especifica e a pagar as respectivas anuidades, e dá outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/10/009.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/10/009.2021.pdf</t>
   </si>
   <si>
     <t>Fixa o vencimento-base para os servidores públicos municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/23/010.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/23/010.2021.pdf</t>
   </si>
   <si>
     <t>Regulamenta os feriados do Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/30/011.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/30/011.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar, durante o período emergencial de enfrentamento ao novo coronavírus, o benefício assistencial temporário “SUA ÁGUA EM DIA”, que consiste no pagamento das contas de água de consumidores de baixa renda que residam no município e dá outras providências.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Poder Executivo Municipal, Emerson Hundemberk Medeiros da Costa, Francisco Kleiton Pereira</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/166/012.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/166/012.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Educação Ambiental, institui a política municipal de educação ambiental no Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/168/013.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/168/013.2021.pdf</t>
   </si>
   <si>
     <t>Altera e revoga dispositivos da Lei nº 543, de 29 de dezembro de 2010, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/169/014.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/169/014.2021.pdf</t>
   </si>
   <si>
     <t>Concede ao Chefe do Poder Executivo autorização para proceder com a redução temporária dos subsídios e vencimentos na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/264/015.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/264/015.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Turismo e dá outras providências.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/334/016.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/334/016.2021.pdf</t>
   </si>
   <si>
     <t>Fixa, nos termos da Lei Federal nº 11.350 de 5 de outubro de 2006, novo piso salarial aos Agentes Comunitários de Saúde e aos Agentes de Combate às Endemias vinculados ao Município de Icapuí/CE.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/335/017.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/335/017.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Controle Social de Saneamento Básico no âmbito do Município de Icapuí-CE e dá outras providências.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/336/ppa.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/336/ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de Governo Município de Icapuí, para o quadriênio 2022/2025.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/382/loa.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/382/loa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estimativa da receita e fixação da despesa do Município de Icapuí para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/426/020.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/426/020.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o rateio das sobras de Recursos do Fundo de Manutenção e Desenvolvimento da Educação Básica e de valorização dos profissionais da Educação – FUNDEB com os servidores no efetivo exercício no magistério da Educação Básica, no âmbito do Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/447/021.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/447/021.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa Municipal de Promoção da Igualdade Racial no Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/448/022.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/448/022.2021.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Promoção da Igualdade Racial do Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
     <t>Francisco Kleiton Pereira</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/118/001.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/118/001.2021.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Rua José Emídio Rebouças” (Zeca Emídio)” a rua que indica na Comunidade de Peixe Gordo, e dá outras providências.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Francisco Hélio Fernandes Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/119/002.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/119/002.2021.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Rua Maria Rosemeire da Costa” (Meirinha)” a rua que indica na Comunidade de Requenguela, e dá outras providências.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Diego Costa Rebouças, João Paulo de Sousa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/121/003.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/121/003.2021.pdf</t>
   </si>
   <si>
     <t>Estabelece as igrejas e templos de qualquer culto como atividade essencial em período de calamidade pública no Município de Icapuí, respeitando limites estabelecidos em Decretos, respeitando o uso de máscaras e álcool em gel e demais exigências em decorrência da pandemia.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>João Paulo de Sousa Rebouças, Cláudio Roberto de Carvalho, Marjorie Félix Lacerda Gomes, Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/149/004.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/149/004.2021.pdf</t>
   </si>
   <si>
     <t>Institui a meia-entrada para professores do ensino municipal em estabelecimentos que promovam lazer e entretenimento.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/159/005.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/159/005.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Icapuí a associar-se e contribuir mensalmente para a União dos Vereadores e Câmaras do Ceará – UVC e dá outras providências.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>João Paulo de Sousa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/160/006.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/160/006.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação, no Município de Icapuí, de informações relativas às pessoas vacinadas contra a Covid-19 no Município de Icapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/161/007.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/161/007.2021.pdf</t>
   </si>
   <si>
     <t>Altera o § 2º do art. 7º da Lei Municipal nº 700/2017 que dispõe sobre a criação e implantação do Controle Interno do Poder Legislativo e dá outras providências .</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/162/008.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/162/008.2021.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Rua José Rodrigues da Silva (Seu Zizi)” a rua que indica na Comunidade de Vila Nova, e dá outras providências.</t>
   </si>
   <si>
     <t>Emerson Hundemberk Medeiros da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/8/009.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/8/009.2021.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Rua José Tertuliano Neto” a rua que indica na Vila Jardim Paraíso, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/9/010.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/9/010.2021.pdf</t>
   </si>
   <si>
     <t>Institui a prioridade do atendimento em todas as instituições públicas e privadas ao Autista, através da carteira de Identificação do Autista (CIA) no âmbito do Município de Icapuí-CE.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, João Paulo de Sousa Rebouças, Marjorie Félix Lacerda Gomes</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/171/011.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/171/011.2021.pdf</t>
   </si>
   <si>
     <t>Institui medidas de transparência ativa no Município de Icapuí referente às ações de enfrentamento a COVID-19.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Diego Costa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/172/012.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/172/012.2021.pdf</t>
   </si>
   <si>
     <t>Fica denominada "Rua dos Reis" a rua que indica na Comunidade de Cajuais e dá outras providências.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/185/013.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/185/013.2021.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Rua Antônio Félix de Almeida” a rua que indica na Serra de Icapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/249/014.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/249/014.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Prática de Telemedicina pelos Médicos da Rede Municipal de Saúde de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/250/015.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/250/015.2021.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Rua Nicácio Inácio da Silva” a rua que indica na Serra de Mutamba, e dá outras providências</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Diego Costa Rebouças, João Paulo de Sousa Rebouças, Marjorie Félix Lacerda Gomes, Ronaldo Lucas da Costa, Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/266/016.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/266/016.2021.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Rua José Aldésio da Silva” a rua que indica na Serra de Icapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/331/017.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/331/017.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de fogos de artifício silenciosos em eventos públicos e particulares no Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>João Paulo de Sousa Rebouças, Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/332/018.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/332/018.2021.pdf</t>
   </si>
   <si>
     <t>Fica instituída a “Semana Municipal da Pesca” no âmbito do Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/333/019.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/333/019.2021.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Rua El Shaday”, a rua no Loteamento Nova Serra do Mar, que tem início no Clube Akapulcos Fest e se estende até o terreno do Sr. Paulo Roberto e dá outras providências.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>Francisco Kleiton Pereira, Marjorie Félix Lacerda Gomes</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/384/020.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/384/020.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de nomeação em cargos em comissão de pessoas no âmbito da administração pública municipal e dá outras providências.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>Francisco Kleiton Pereira, João Paulo de Sousa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/385/021.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/385/021.2021.pdf</t>
   </si>
   <si>
     <t>Institui o Cadastro Municipal da Pessoa com Transtorno do Espectro Autista – TEA, estabelece o atendimento preferencial nas instituições públicas e privadas no âmbito do Município de Icapuí e dá outras providências.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/386/022.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/386/022.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de ruas na Comunidade de Morro Pintado e dá outras providências.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/390/023.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/390/023.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua dos Soares na Comunidade de Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/</t>
+    <t>http://sapl.icapui.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Fica denominada “Antônio Maciel da Costa”, a rua que tem início na CE 261, na esquina onde está localizada a nova agencia do Credimigo e finaliza no pé da serra na Comunidade de Cajuais, e dá outras providências.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Institui o novo Código de Vigilância Sanitária Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/454/026.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/454/026.2021.pdf</t>
   </si>
   <si>
     <t>Declara Patrimônio Natural do Município de Icapuí a população nativa de aves migratórias e limícolas residentes, e dá outras providências.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/389/pls_001.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/389/pls_001.2021.pdf</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/138/001.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/138/001.2021.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Núcleo de Apoio e Assistência ao Consumidor – NAAC, instituído pela Lei Complementar nº 083/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/339/002.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/339/002.2021.pdf</t>
   </si>
   <si>
     <t>Disciplina a concessão de diárias aos Vereadores e Servidores da Câmara Municipal de Icapuí.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/450/003.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/450/003.2021.pdf</t>
   </si>
   <si>
     <t>Cria a Procuradoria Especial da Mulher, acrescentando o Capítulo IV, ao Título II do Regimento Interno da Câmara Municipal de Icapuí.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>COFC - Comissão de Orçamento, Finanças e Controle</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/170/pd_001.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/170/pd_001.2021.pdf</t>
   </si>
   <si>
     <t>Ficam desaprovadas as Prestações de Contas de Governo do Município de Icapuí relativas ao exercício financeiro de 2013, de responsabilidade do Sr. Jerônimo Felipe Reis de Souza, na forma que indica e dá outras providências. Parecer Prévio n° 018/2021 (TCE - Tribunal de Contas do Estado do Ceará).</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/221/002.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/221/002.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor Wendell Abreu Medeiros e dá outras providências.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/248/003.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/248/003.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor Francisco Vacio Coelho Beserra e dá outras providências.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/338/004.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/338/004.2021.pdf</t>
   </si>
   <si>
     <t>Ficam aprovadas com ressalva as Contas de Governo do Município de Icapuí relativas ao exercício financeiro de 2016, de responsabilidade do Senhor Jerônimo Felipe Reis de Souza.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/393/005.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/393/005.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadã Icapuiense” a ilustríssima Senhora Maria Luísa Santos da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/394/006.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/394/006.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor José Wally Mendonça Menezes e dá outras providências.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>Normando Nonato da Silva, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/395/007.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/395/007.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de "Título de Cidadã Icapuiense" a ilustríssima Senhora Onélia Maria Moreira Leite de Santana e dá outras providências.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/396/008.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/396/008.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de "Título de Cidadão lcapuiense" ao ilustríssimo Senhor José Rosemberg Feitosa Pires e dá outras providências.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/416/009.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/416/009.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor José Mairton Soares e dá outras providências.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/451/010.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/451/010.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor Francisco Gualbernei Alves de Andrade e dá outras providências.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, João Paulo de Sousa Rebouças, Marjorie Félix Lacerda Gomes, Normando Nonato da Silva, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/452/011.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/452/011.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor Emanuel Ponte Frota Neves Junior e dá outras providências.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/453/012.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/453/012.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor Jeová Alves da Costa Júnior e dá outras providências.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/460/013.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/460/013.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor Francisco Edneudo Lopes Barros e dá outras providências.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/461/014.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/461/014.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadã Icapuiense” a ilustríssima Senhora Zilda Gomes Ferreira e dá outras providências.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>Diego Costa Rebouças, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/462/015.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/462/015.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor Valdesalve Narciso Matias e dá outras providências.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/463/016.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/463/016.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor Gabriel de Medeiros Lima e dá outras providências.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/464/017.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/464/017.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor Hélder Medeiros de Alencar Araripe Neto e dá outras providências.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>Marjorie Félix Lacerda Gomes</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/465/018.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/465/018.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadã Icapuiense” a ilustríssima Senhora Maria do Perpétuo Socorro França Pinto e dá outras providências.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/466/019.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/466/019.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadã Icapuiense” a ilustríssima Senhora Janaína Carla Farias e dá outras providências.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/467/020.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/467/020.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadã Icapuiense” a ilustríssima Senhora Mariah Abreu Barros e dá outras providências.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/468/021.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/468/021.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Icapuiense” ao ilustríssimo Senhor Tibério César Burlamaqui e dá outras providências.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>EMDM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/167/emenda_modificativa.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/167/emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n º 005/2021, de 11 de março de 2021, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/184/002.2021_ao_pl_014.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/184/002.2021_ao_pl_014.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n º 014/2021, de 21 de maio de 2021, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/262/003.2021_ao_pl_007.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/262/003.2021_ao_pl_007.2021.pdf</t>
   </si>
   <si>
     <t>Modifique-se o Artigo 29 do Projeto de Lei n° 007/2021, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/602/emenda_modificativa_004.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/602/emenda_modificativa_004.2021.pdf</t>
   </si>
   <si>
     <t>Ficam modificados os incisos do parágrafo 1º do artigo 18 da Lei Complementar nº 005/2021.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>EMDA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/165/001.2021_ao_pl_005.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/165/001.2021_ao_pl_005.pdf</t>
   </si>
   <si>
     <t>Acrescente-se alínea "j" ao Artigo 2° caput, ao Projeto de Lei nº 005/2021, de 11 de março de 2021, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/213/002.2021_ao_pl_013.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/213/002.2021_ao_pl_013.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei nº 013/2021, de 14 de maio de 2021, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/449/emenda_aditiva_003.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/449/emenda_aditiva_003.2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta os parágrafos 8º e 9º ao Projeto de Emenda à Lei Orgânica nº 001/2021.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/598/emenda_aditiva_004.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/598/emenda_aditiva_004.2021.pdf</t>
   </si>
   <si>
     <t>Adiciona o parágrafo 2º ao Artigo 100-B ao Projeto de Emenda à Lei Orgânica nº 001/2021.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/599/emenda_aditiva_005.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/599/emenda_aditiva_005.2021.pdf</t>
   </si>
   <si>
     <t>Adiciona o parágrafo único ao artigo 25 do Projeto de Lei Complementar nº 005/2021.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/600/emenda_aditiva_006.2021_plc_005.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/600/emenda_aditiva_006.2021_plc_005.2021.pdf</t>
   </si>
   <si>
     <t>Adiciona o artigo 26-A ao Projeto de Lei Complementar nº 005/2021.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/601/emenda_aditiva_007.2021_plc_005.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/601/emenda_aditiva_007.2021_plc_005.2021.pdf</t>
   </si>
   <si>
     <t>Adiciona o artigo 27 ao Projeto de Lei Complementar nº 005/2021.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>ESupr</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/237/emenda_001.2021_ao_pl_010.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/237/emenda_001.2021_ao_pl_010.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei nº 010/2021, de 12 de abril de 2021, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/155/001-2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/155/001-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Raimundo Nonato de Oliveira, conhecido como Fogão e pai da servidora da Casa Vanessa, falecido no dia 18 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/157/002.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/157/002.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. José Maia Batista, morador da Comunidade de Cajuais próximo a Escola Gabriel Epifânio dos Reis, falecido no dia 15 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/158/003.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/158/003.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Francisca Félix Rebouças, moradora da comunidade de Morro Alto falecida no dia 22 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/163/006.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/163/006.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Maria Rodrigues Pinheiro, conhecida como “Maria de Bodó” moradora da comunidade de Ponta Grossa, falecida no dia 06 de Março de 2021.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/241/007.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/241/007.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Francisco Aldenor da Silva, conhecido como "Nozin", morador de Redonda, nascido aos 13/12/1942, falecido aos 12/03/2021.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/11/008.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/11/008.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. José Maurício da Silva, ex-prefeito e ex- vereador do Município de Grossos-RN, morador da cidade de Icapuí há muitos anos, falecido em 09/04/2021.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/12/009.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/12/009.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Maria do Carmo de Lima.</t>
   </si>
   <si>
     <t>Francisco Hélio Fernandes Rebouças, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/13/010.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/13/010.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Luzia Francisca Sabino.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/14/011.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/14/011.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Maria Alcides de Freitas.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/187/012.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/187/012.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Elói Rebouças Félix, cidadão importante no processo de emancipação política do nosso Município, falecido em 20/04/2021.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/188/013.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/188/013.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Francisca dos Prazeres de Sousa, falecida em 19/04/2021.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/189/014.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/189/014.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Raimunda Eleusina de Paula, falecida em 20/04/2021.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>João Paulo de Sousa Rebouças, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/190/015.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/190/015.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Carlos Eduardo Pereira da Silva, mais conhecido como Cadinho, morador da Comunidade de Barreiras da Sereia, falecido em 24/04/2021.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/191/016.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/191/016.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. José Francisco Camargo, falecido em 22/04/2021, vítima da Covid-19.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/194/017.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/194/017.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. José Ribamar Braga, falecido em 05/05/2021.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/195/018.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/195/018.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Luiz Targino da Silva, avô da servidora Vilda  e pai do ex-vereador José Almir, falecido em 05/05/2021.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Sidivânio da Cruz Honório, Artur Bruno Rebouças de Oliveira, Cláudio Roberto de Carvalho, Diego Costa Rebouças, Emerson Hundemberk Medeiros da Costa, Francisco Hélio Fernandes Rebouças, Francisco Kleiton Pereira, João Paulo de Sousa Rebouças, Marjorie Félix Lacerda Gomes, Normando Nonato da Silva, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/173/019.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/173/019.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Clodoberto Firmino de Oliveira, falecido no dia 25 de maio de 2021 em decorrência da COVID-19.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/174/020.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/174/020.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. José Aldesio da Silva, falecido no dia 24 de maio de 2021, aos 51 anos.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/175/021.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/175/021.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Manoel Rodrigues da Silva, nascido aos 06 de agosto de 1954 e falecido aos 21 de maio de 2021.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/176/022.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/176/022.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Isa Rebouças da Silva, domiciliada na Rua Pedro Rebouças, Saldaginho 2, nascida aos 24 de dezembro de 1937 e falecida aos 26 de maio de 2021.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/222/022.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/222/022.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Francisco Valdenio dos Santos, morador da Comunidade de Redonda, falecido no dia 05 de junho de 2021.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/227/024.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/227/024.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Carlos Alberto da Silva, morador da Comunidade de Cajuais, nascido aos 08 de julho de 1970 e falecido aos 13 de junho de 2021.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/228/025.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/228/025.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Antônio Maciel, conhecido popularmente como “Toinho Nanan”.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/229/026.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/229/026.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Antônio Ligório Medeiros da Silva, nascido aos 06 de fevereiro de 1951 e falecido aos 13 de junho de 2021.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/186/027.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/186/027.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Carla Vanessa dos Reis, nascida aos 03 de setembro de 1980 e falecida aos 16 de junho de 2021.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/230/028.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/230/028.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. João Tarcísio Cunha Rebouças, nascido aos 10 de janeiro de 1942 e falecido aos 15 de junho de 2021.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/231/029.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/231/029.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Francisco Felipe Freire, falecido aos 12 de junho de 2021.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/232/030.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/232/030.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Aluísio José da Costa, morador da Praia de Barreiras de Cima, falecido aos 13 de junho de 2021.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/263/031.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/263/031.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de profundo pesar pelo falecimento da Sra. Raimunda Francisca do Nascimentos, falecida em 15 de junho de 2021.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/242/032.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/242/032.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Regina Lúcia da Costa, mãe do Vereador Ronaldo Lucas da Costa e servidora pública do Município, falecida aos 22 de junho de 2021.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Francisco Hélio Fernandes Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/243/033.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/243/033.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Francisco Jerônimo Rebouças, nascido em 20/11/1914 e falecido em 20/06/2021.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Normando Nonato da Silva, Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/244/034.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/244/034.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Antônio César Silva Braga, morador da Comunidade de Redonda, falecido precocemente em 18 de junho de 2021.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/245/035.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/245/035.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Maria de Lourdes do Nascimento da Silva, moradora de Mutamba, nascida em 14/06/1929 e  falecida em 14/06/2021.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Emerson Hundemberk Medeiros da Costa, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/270/036.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/270/036.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Maria Alsenir Maia, falecida em 28/07/2021, aos 88 anos.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Francisco Hélio Fernandes Rebouças, Artur Bruno Rebouças de Oliveira, Diego Costa Rebouças, Emerson Hundemberk Medeiros da Costa, Francisco Kleiton Pereira</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/271/037.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/271/037.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Francisco Rebouças Borges, falecido em 06/07/2021.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Artur Bruno Rebouças de Oliveira, João Paulo de Sousa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/283/038.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/283/038.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Francisco José da Silva, conhecido como Chico Zé, morador da Comunidade de Ibicuitaba, falecido em 22/07/2021.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Emerson Hundemberk Medeiros da Costa, Francisco Kleiton Pereira</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/284/039.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/284/039.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Luiz José Barbosa, conhecido como Seu Bobô, morador da Comunidade de Barreiras, falecido em 04/08/2021, aos 96 anos.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/340/040.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/340/040.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de profundo pesar pelo falecimento do Sr. Antônio Lourenço Pinheiro, conhecido como Seu Tainha, falecido em 08/08/2021.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/341/041.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/341/041.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de profundo pesar pelo falecimento da Sra. Margarida Pergentina da Silva, moradora de Mutamba, falecida em 01/08/2021,_x000D_
 aos 83 anos.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/344/042.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/344/042.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Elizeu Elias Menezes de Farias, morador da Comunidade do INCRA, nascido em 07/09/1969 e falecido em 19/08/2021.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/346/043.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/346/043.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Robson Soares de Souza, policial penal, falecido em 22/08/2021.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Artur Bruno Rebouças de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/347/044.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/347/044.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Alfredo Rosário de Oliveira, morador da Comunidade de Melancias de Baixo, falecido em 01/09/2021.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/361/045.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/361/045.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam conseguimos votos de pesar aos familiares da Sra. Raimunda Baltazar da Silva.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/362/046.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/362/046.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Beatriz Maria dos Reis.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Marjorie Félix Lacerda Gomes, Francisco Kleiton Pereira</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/378/047.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/378/047.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. Antônio Barbosa de Freitas, da serra, conhecido como corredor de Toinho Nanan.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/399/048.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/399/048.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Jovelina Silva Braga, moradora da Comunidade de Mutamba.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/400/049.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/400/049.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Maria Pereira dos Reis, moradora da Comunidade de Cajuais.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Francisco Hélio Fernandes Rebouças, João Paulo de Sousa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/413/050.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/413/050.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. José Otacílio de Souza, nascido em 05 de julho de 1947 e falecido em 22 de outubro de 2021.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/417/051.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/417/051.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Maria José da Silva, conhecida como Mazé, falecida em 01 de novembro de 2021.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/424/052.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/424/052.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares da Sra. Maria Lourenço Aurélio, conhecida como Marly, tia do Vereador Ronaldo Lucas da Costa, nascida em 18 de outubro de 1946 e falecida em 10 de novembro de 2021.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/427/053.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/427/053.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. José Vagner Miranda Lemos, conhecido como Chapa, falecido em 17 de novembro de 2021.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/428/054.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/428/054.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de pesar aos familiares do Sr. José Maria Pereira, irmão de Antônio Bigode, falecido em 18 de novembro de 2021.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/164/001.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/164/001.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação à Escola de Ensino Médio Prof. Gabriel Epifânio dos Reis pela comemoração de seus 34 anos de história e pelos relevantes serviços prestados à educação da comunidade icapuiense.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/342/002.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/342/002.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação aos profissionais da saúde do Município de Icapuí, em especial aos que estão na linha de frente no combate à pandemia da COVID-19.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/343/003.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/343/003.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação ao Sr. Manuel de Freitas Filho, Supervisor de Desenvolvimento e Promoção Cultural da Secretaria Municipal de Cultura e Turismo pelo empenho dedicado nos projetos culturais e turísticos de nosso Município.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/351/004.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/351/004.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação ao Sr. José Arimatea da Silva, pela obtenção do titulo de Doutor em Geografia pela UFC - Universidade Federal do Ceará e pela tese "Áreas relevante para a  proteção ambiental em Icapuí-CE: ações para o planejamento, criação e gestão de unidades de conservação" bem como por sua atuação em defesa do meio ambiente.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/414/005.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/414/005.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados votos de Congratulação ao Grupo de Teatro Flor do Sol pela comemoração de seus 30 anos de história e pelos relevantes serviços prestados à educação cultural de jovens da Comunidade de Redonda.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/455/006.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/455/006.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação ao jovem Ashlei Lucas de Carvalho Farias, por sua Ordenação Presbiteral ocorrida no dia 20 de novembro de 2021 na Diocese de Limoeiro do Norte.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/456/007.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/456/007.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação ao jovem Diogo Jairo Rebouças, por sua Ordenação Presbiteral ocorrida no dia 20 de novembro de 2021 na Diocese de Limoeiro do Norte.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/457/008.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/457/008.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação ao casal, o Sr. José Emídio de Oliveira e a Sra. Maria Luiza de Oliveira, pais do servidor desta Casa Legislativa Paulo Emídio, pela representatividade junto a Comunidade de Peixe Gordo. Ele, agricultor, homem exemplar, honesto, pai de família. Ela, professora com grandes serviços prestados na educação da comunidade, mulher honesta, mãe dedicada. Juntos tiveram uma grande relevância na emancipação de nosso município, sendo um casal que merece todo o nosso respeito e admiração.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação ao Sr. Chiquinho Bezerra pelo lançamento de sua obra “A Terra é Redonda”, livro que resgata nomes que se destacaram na política do Município de Icapuí.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Congratulação ao Reverendíssimo Padre Antônio Lopes de Lima pelos mais de 30 anos de serviços como pároco do Município de Icapuí.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>MAPOI</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, João Paulo de Sousa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/238/001.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/238/001.2021.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à luta dos profissionais da enfermagem e recomendação ao Senado Federal, para que aprove o Projeto de Lei da Câmara Federal nº 2564/20, que “Altera a Lei nº 7.498, de 25 de junho de 1986, para instituir o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira”.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_001.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_001.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma Areninha na Comunidade de Barrinha.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_002.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_002.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja concluído o Ginásio José Borges dos Reis, uma vez que já foi feita a parte de ferro, faltando pintura, iluminação, redes e traves.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_003.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_003.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo seja construído um pórtico a ser instalado na Praia de Retiro Grande, na divisa com o Município de Aracati-CE e outro na Praia do Ceará, na divisa com o Município de Tibau-RN.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_004.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_004.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam instalados redutores de velocidade na Comunidade de Vila Nova, por se tratar de uma área urbana, com vários pedestres transitando e com um grande fluxo de veículos na CE-534, que liga Redonda a Mutamba.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_005.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_005.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja instalada academia ao ar livre na Praça Central de Icapuí e na Praia de Tremembé. Sabe-se que hoje no Município existe um grande número de pessoas caminhando e se exercitando no início da manhã e final de tarde. Com essa ação da Prefeitura, facilitaria a todos na prática de várias atividades, de preferência com o acompanhamento de um profissional de educação física da Secretaria de Esportes.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_006.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_006.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam construídos pontos de ônibus e topics para o embarque e desembarque de passageiros no trajeto de Icapuí a Comunidade de Belém. Todos devem reunir boas condições, oferecendo segurança, conforto e proteção aos passageiros.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/31/indicacao_007.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/31/indicacao_007.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a abertura da rua que se inicia do lado direito da Escola de Ensino Médio Prof. Gabriel Epifânio e se estende até o Corredor do Requenguela, na Comunidade de Cajuais.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/32/indicacao_008.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/32/indicacao_008.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma Areninha na Comunidade de Serra do Mar.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_009.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_009.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja encaminhado projeto de lei que disponha sobre a castração de cães e gatos de rua, uma vez que em nosso Município existe um grande número de animais abandonados. A sugestão é que o referido procedimento seja realizado em veículo adaptado. Com a adoção de medidas preventivas, o sacrifício de animais pode ser evitado e o risco de contaminação da população de doenças transmitidas por esses animais seria reduzido significativamente.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_010.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_010.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja iniciada a obra de construção do polo de lazer e esportes na Comunidade de Ibicuitaba, recurso assegurado no valor de R$ 400.000,00 (quatrocentos mil reais) através da Deputada Estadual Fernanda Pessoa.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_011.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_011.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Ladeira da Praia de Retiro Grande, incluindo a construção de bueiros.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_012.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_012.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita reforma da quadra da Serra de Mutamba.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_013.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_013.pdf</t>
   </si>
   <si>
     <t>India ao Chefe do Poder Executivo que sejam colocadas placas de identificação de rua na Vila Jardim Paraíso, uma vez que as mesmas já foram confeccionadas.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_014.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_014.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita força-tarefa entre o governo do Município de Icapuí e o governo de Aracati para a conclusão da estrada que liga a Comunidade de Cacimba Funda a Icapuí, já que a obra de Cacimba Funda a Jaguaruana já foi concluída.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_015.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_015.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja a Escola de Ensino Fundamental Francisco Ezequiel da Costa seja transformada em escola de tempo integral no ensino fundamental 1 e 2 até o 7º Ano. Com esse novo sistema de ensino, a referida escola será a primeira no Município, tornando-se assim projeto piloto, ressaltando a importância da educação em nosso Município.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_016.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_016.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam instaladas ciclovias nas vias públicas do Município, proporcionando mais segurança aos nossos ciclistas.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_017.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_017.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído o “Centro Cultural de Ibicuitaba”.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_018.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_018.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído um centro de velório na Comunidade de Ibicuitaba.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_019.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma Praça Mais Infância na Comunidade do Salgadinho.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_020.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_020.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma praça na Comunidade de Quitérias.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_021.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado o “Memorial Gilberto Calungueiro” na escola da Comunidade de Berimbau.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_022.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o calçamento na Rua São José, na Serra da Comunidade de Olho D’água.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_023.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado um Programa Semanal na Rádio FM Educativa, onde haja discussões, entrevistas, debates e informações sobre o Poder Legislativo, tendo espaço para a comunicação direta com a população.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_024.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_024.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Rua Joca Galdino, no Centro de Icapuí.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_025.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_025.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pintura da quadra e reforma dos alambrados da ginásio poliespiortivo da Comunidade de Redonda.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_026.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_026.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a ampliação da rede de abastecimento de água, bem como a construção de uma caixa d’água nas proximidades da Vila dos Vianas na Comunidade de Redonda, objetivando o abasteciemnto por meio da gravidade.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_027.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_027.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído uma área de lazer e esporte na comunidade de olho D´água.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/57/indicacao_028.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/57/indicacao_028.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação de todas as ruas da Comunidade de Ibicuitaba.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_029.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_029.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita iluminação pública na ladeira conhecida como Ladeira de Rael que dá acesso ao farol, como também três quebramolas (redutor de velocidade).</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_030.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_030.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado, em parceria com a Secretaria de Saúde junto com a Assistência Social e Secretaria de Educação, um projeto de acolhimento e tratamento para pessoas dependentes de álcool e drogas, para amenizar o sofrimento dos familiares e doentes. Fazem-se necessárias palestras e atendimentos especializados para pessoas com depressão, evitando grande número de suicídios no Munícipio.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_031.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_031.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o afastamento do abismo para uma distância segura da estrada que liga a Comunidade de Retiro Grande a Ponta Grossa.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_032.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_032.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma praça na comunidade de Olho D’agua, vizinho a Igreja Católica.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_033.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_033.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja reformada a praça da Comunidade de Serra do Mar.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Marjorie Félix Lacerda Gomes, Cláudio Roberto de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_034.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_034.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a construção de uma Praça Mais Infância na Comunidade de Mutamba.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Marjorie Félix Lacerda Gomes, João Paulo de Sousa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_035.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_035.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a construção de uma Praça Mais Infância na Comunidade de Melancias de Baixo.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_036.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_036.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma quadra esportiva na Comunidade de Berimbau.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_037.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_037.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído um polo de lazer e esportes na Comunidade de Nova Belém.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_038.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_038.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja a reforma da Praça da Comunidade de Ibicuitaba.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/68/indicacao_039.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/68/indicacao_039.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Rua João Aniceto, na Comunidade de Melancias de Cima.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/69/indicacao_040.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/69/indicacao_040.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a restauração da Praça da Igreja da Comunidade de Melancias de Cima.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/70/indicacao_041.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/70/indicacao_041.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma Areninha no Campo de Futebol conhecido como Campo de Cidrão, localizado na Serra da Comunidade de Cajuais.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Diego Costa Rebouças, Cláudio Roberto de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_042.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_042.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita recuperação asfáltica no corredor de acesso a Comunidade de Requenguela, conhecido como estrada do “S”.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Emerson Hundemberk Medeiros da Costa, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_043.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_043.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma Areninha na Comunidade de Morro Pintado.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_044.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_044.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma praça e um parque infantil na Comunidade de Tremembé.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_045.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_045.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma praça na Comunidade de Berimbau, tendo em visto que a comunidade dispõe de um local apropriado para a construção.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_046.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_046.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam colocadas as luminárias nos postes de iluminação pública do corredor de acesso à Comunidade de Quitérias.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_047.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_047.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da estrada do “S”, localizada entre a CE-261 e a CE-834 no trecho que cruza a Comunidade de Barreiras.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_048.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_048.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído e equipado no Hospital Maria Idalina de Medeiros um Centro de Imagem para que a realização dos principais exames como Raio-X, ultrassom, eletrocardiograma e ecocardiograma sejam realizados no Município de Icapuí.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_049.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_049.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o capeamento asfáltico da Ladeira de Vila Nova.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_050.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_050.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma da Praça da Igreja de São João Batista na Com unidade de Mutamba, denominada Praça José Brasil.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_051.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_051.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criada a Associação dos Bugueiros do Município de Icapuí, uma vez que o número de turistas procurando serviços de passeio de buggy tem aumentado, fazendo-se necessária a organização através de uma entidade.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_052.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_052.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a melhoria da estrada que tem início na residência do Sr. Eliabes e se estende até o terreno de propriedade do Sr. Tadeu, na Comunidade de Redonda. Esta medida beneficiará diversas residências e terrenos na intermediação do acesso.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_053.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_053.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Rua dos Pássaros localizada na Serra do Mar.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_054.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_054.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam feitas as reformas da UBS Estrela do Mar e da Escola de Ensino Fundamental Horizonte da Cidadania, na Comunidade de Redonda.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_055.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_055.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam colocadas redões na areninha de futebol localizada na Serra de Mutamba, uma vez que a prática da atividade esportiva é muito ativa e a perda das bolas acontece com frequência.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_056.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_056.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a denominação da quadra de esportes localizada na Serra de Cajuais como Sr. Aldo.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_057.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_057.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado no âmbito do Município de Icapuí o Núcleo de Estimulação Precoce - NEP com a inclusão de três profissionais: terapeuta ocupacional, fonoaudiólogo e fisioterapeuta para fazer o acompanhamento de crianças especiais de até três anos de idade.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_058.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_058.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a instalação de pelo menos três ou quatro lombadas na Comunidade de Morro Pintado.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_059.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_059.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a ampliação nas extremidades do paredão de contenção da maré existente nas Comunidades de Barrinha e Barreiras, sendo na extremidade leste no sentido da Comunidade do Requenguela e na extremidade oeste no sentido do calçadão da Comunidade de Barreiras.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_060.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_060.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja a reforma de todo o calçadão da praia da Comunidade de Barreiras, incluindo pintura, troca de postes de iluminação quebrados, parte elétrica em geral e melhorias na infraestrutura construída.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_061.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_061.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a perfuração de um poço na Comunidade de Melancias de Baixo.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_062.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_062.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a construção de um calçamento na Comunidade de Barrinha de Manibu, nas proximidades da igreja católica local.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_063.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_063.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja implantado no Centro de Referência da Covid-19 uma equipe de profissionais de psicólogos e assistentes sociais para fazer acompanhamento psicológico a pacientes e familiares dos pacientes acometidos com a Covid -19.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_064.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_064.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja renovado o convênio com hospital maternidade Santa Luiza de Marilac, pois o hospital necessita de recursos para o seu pleno funcionamento.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Ronaldo Lucas da Costa, Diego Costa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_065.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_065.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a urbanização da Praia da Barrinha, incluindo barracas de praia e um espaço de lazer para a comunidade.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_066.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_066.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criada pela Secretaria de Esporte e Juventude a “Liga Esportiva Icapuiense”.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Artur Bruno Rebouças de Oliveira, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_067.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_067.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja dada uma maior atenção às regiões fronteiriças do nosso Município, como é o caso da Praia do Ceará e a Comunidade de Vila União no que diz respeito ao abastecimento d’água, à iluminação pública e aos acessos. A reivindicação deve-se ao fato de, apesar de distantes, as referidas comunidades fazerem parte do Município de Icapuí.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_068.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_068.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da rua que inicia na residência da Sra. Daniela e finda na saída do cajueiro, na Comunidade de Vila Nova.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/100/indicacao_069.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/100/indicacao_069.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o projeto de urbanização entre a Praia de Barrinha e Barreiras, uma vez que já esta sendo construído o muro de contenção da maré.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_070.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_070.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado o “Centro de Diabetes” a fim de viabilizar o tratamento especializado aos diabéticos do Município de Icapuí.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_071.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_071.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a recuperação da quadra da Comunidade de Cajuais, antiga quadra da Acica.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_072.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_072.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Rua da Levada, na Praia de Requenguela.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_073.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_073.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam construídas casas populares, a fim de beneficiar a população mais carente do nosso Município que ainda não possui moradia adequada ou não tem casa própria.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_074.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_074.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da estrada que ligas as comunidades de Retiro Grande a Ponta Grossa.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_075.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_075.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a ampliação do Cemitério da Serra de Mutamba.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_076.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_076.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado o Centro Avançado de Cursos Tecnológicos, visando oferecer capacitação nas áreas de novas tecnologias, cultura digital, empreendedorismo digital, artes, idiomas, publicidade e design.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_077.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_077.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam construídas mais 05 (cinco) escadarias e 01 (uma) rampa para acesso à Praia de Redonda.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/109/indicacao_078.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/109/indicacao_078.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma Areninha na Comunidade de Barreiras de Cima e outra na Comunidade de Barreiras de Baixo.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/110/indicacao_079.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/110/indicacao_079.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja dada continuidade a pavimentação das ruas da Vila Jardim Paraíso 2.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/111/indicacao_080.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/111/indicacao_080.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Rua da Serra da Comunidade de Retiro Grande.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_081.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_081.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma escadaria na Rua dos Primos, na Comunidade de Redonda.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Normando Nonato da Silva, Artur Bruno Rebouças de Oliveira, Diego Costa Rebouças, Francisco Hélio Fernandes Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/113/indicacao_082.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/113/indicacao_082.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a aquisição de 2.000 (duas mil) cestas básicas para serem distribuídas para as famílias carentes, incluindo os pescadores e agricultores de nosso Município, durante o período de isolamento social.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_083.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_083.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja isento de pagamento da conta de água durante o período de isolamento social em decorrência da pandemia pelo coronavírus para todas as famílias que constam no Cadastro único, bem como as barracas de praia, chalés, restaurantes, lanchonetes e pousadas, que o consumo mensal não ultrapassa 10m3 (dez metros cúbicos).</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_084.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_084.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja elaborado e enviado a esta Augusta Casa o Plano Diretor do Município de Icapuí, medida necessária para sanar problemas de infraestrutura como saneamento, padronização de ruas e calçadas, sistema de abastecimento de água, bem como estabelecer diretrizes para a construção de casas e abertura de vias públicas, bem como para sanar problemas de regularidade de terrenos com a emissão dos respectivos documentos de propriedade.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_085.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_085.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo, através da Secretaria Municipal de Educação em parceria com profissionais qualificados, que seja feita uma capacitação sobre primeiros socorros com os diretores, professores e alunos das escolas municipais.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_086.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_086.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja elaborado projeto de doação de caixas d’águas para famílias carentes de nosso Município.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/120/indicacao_087.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/120/indicacao_087.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam construídas mais 5 (cinco) escadarias e 1 (uma) rampa de acesso ao longo do paredão das praias de Barreiras de Baixo e Vila Nova.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/122/indicacao_088.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/122/indicacao_088.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja encaminhado a esta Casa Legislativa projeto de lei isentando do IPTU 2021 os proprietários de restaurantes, bares e academias, bem como criando um auxílio emergencial municipal, como medidas importantes para amenizar os efeitos perversos da crise econômica e sanitária ocasionados pela pandemia da Covid-19.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_089.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_089.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma Areninha na Comunidade de Salgadinho.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_090.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_090.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita construção de um museu em nosso Município para a preservação de nossa história.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_091.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_091.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam colocadas lombadas, sinalizações e luminárias de Led padronizadas na Serra de Mutamba, Serra de Cajuais, Serra de Icapuí e em todos os corredores de acesso onde está sendo realizada a pavimentação asfáltica.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_092.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_092.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam instaladas luminárias de Led no triângulo e se estendendo até as Comunidades de Belém, Nova Belém e INCRA.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/127/indicacao_093.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/127/indicacao_093.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam construídas escadarias de madeira e rampas de acesso em toda a extensão do paredão da Praia de Redonda.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/128/indicacao_094.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/128/indicacao_094.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Rua dos Idalinos, localizada na Serra de Redonda.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/1/indicacao_095.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/1/indicacao_095.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação asfáltica da rua da Igreja Mãe Rainha, na Comunidade de Melancias de Baixo.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/2/indicacao_096.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/2/indicacao_096.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma da Praça da Comunidade do Salgadinho 2.</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Marjorie Félix Lacerda Gomes</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/3/indicacao_097.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/3/indicacao_097.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam realizados exames oftalmológicos nas crianças em idade escolar estudantes da rede municipal de ensino, bem como ofertados óculos de grau para as crianças que foram diagnosticadas com problemas visuais.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/4/indicacao_098.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/4/indicacao_098.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam incluídos no calendário de vacinação municipal da Covid-19 os profissionais de educação física, garis, funcionários de instituições financeiras e dos serviços funerários.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/5/indicacao_099.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/5/indicacao_099.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a aquisição de tablets ou smartphones para os estudantes das escolas municipais que não possuem o aparelho para participar das aulas online, uma vez que não existe previsão de retorno às aulas presenciais.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_100.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_100.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja concedida isenção do pagamento do alvará de funcionamento para todas as empresas e taxistas que tiveram suas atividades suspensas pelos decretos estaduais e municipais por causa da pandemia da Covid-19.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/6/indicacao_101.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/6/indicacao_101.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a retirada do lixão da Vila Jardim Paraíso, já que tem ocorrido muitos incêndios trazendo inúmeros prejuízos para os moradores da comunidade e seu entorno.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_102.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_102.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Rua dos Simão, na Comunidade de Serra do Mar (Bacalango).</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_103.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_103.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação na rua eu liga Barreiras de Cima a Barreiras de Baixo pela praia, acesso feito pela atual gestão para melhoramento do fluxo turístico em nossas praias.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/17/indicacao_104.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/17/indicacao_104.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Vila São Francisco, incluindo os arredores da Igreja Católica e Evangélica.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/18/indicacao_105.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/18/indicacao_105.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a recuperação do acesso a Barra Grande, que se encontra em péssimas condições.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/19/indicacao_106.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/19/indicacao_106.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a doação de Kit Bebês para gestantes carentes de nosso Município. Os kits poderão ser compostos de: banheira, bolsa, creme para assadura, toalha de banho, escova, saboneteira, pente, cueiro, sabonete, conjunto pagão, camiseta, meia, algodão, absorvente e cotonetes.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_107.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_107.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja elaborado o “Plano Municipal de Turismo”.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_108.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_108.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja elaborado o “Plano Municipal de Cultura”.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_109.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_109.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído um espaço público cultural e social na Comunidade de Barrinha.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Francisco Hélio Fernandes Rebouças, Marjorie Félix Lacerda Gomes</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_110.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_110.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criada a Inspetoria de Defesa da Mulher, agregada à Secretária de Ação Social, com equipes de profissionais com formação específica e dedicação exclusiva e especializada. O objetivo da Inspetoria é apoiar a mulher, garantindo atendimento qualificado e acolhimento humanizado, mais segurança e proteção às mulheres.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_111.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_111.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a aquisição e distribuição de kits escolares, bem como de fardamento para os estudantes de nível fundamental do Município de Icapuí.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/132/indicacao_112.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/132/indicacao_112.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído um abrigo (espaço coberto) para os mototaxistas que trabalham na Praça Central de Icapuí, uma vez que os mesmos ficam expostos ao sol e à chuva.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/133/indicacao_113.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/133/indicacao_113.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja dada uma maior celeridade no resultado dos testes de Covid-19, tendo em vista que a gravidade do vírus e a demora na entrega do resultado comprometem a saúde e até mesmo a vida dos infectados.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_114.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_114.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a abertura de uma rua, pela parte dos córregos, iniciando no Corredor de Manoel de Otávio, passando pela Barrinha até o centro de Icapuí.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_115.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_115.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o calçamento da Rua Parurau.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_116.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_116.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam colocados contêineres de coleta de lixo com a logomarca da Prefeitura Municipal nas principais ruas do Município de Icapuí.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Francisco Kleiton Pereira, Emerson Hundemberk Medeiros da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/137/indicacao_117.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/137/indicacao_117.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído um matadouro público no Município de Icapuí.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_118.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_118.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam reestruturadas as salas de informáticas das escolas municipais de ensino fundamental do Município de Icapuí.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_119.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_119.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reconstrução da escadaria que liga a Comunidade de Vila Nova a Praia de Barreiras da Sereia, incluindo a construção de bueiros para drenagem da água da chuva.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_120.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_120.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja elaborado o “Plano Municipal de Esporte”.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_121.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_121.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam incluídos no calendário de vacinação municipal da Covid-19 os professores da rede municipal de ensino, uma vez que os mesmos estão na iminência de retornarem às suas atividades docentes.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_122.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_122.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a climatização das salas de aula das Escolas de Ensino Fundamental Raimunda Lacerda Damião, Joana Marques Bezerra e Professora Mizinha.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_123.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_123.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja confeccionado e instalado o portal de entrada da Praia de Ponta Grossa.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_124.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_124.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a sinalização indicando o trajeto e promovendo a preservação do ponto turístico conhecido como “Morro de Helena”, situado próximo a Vila Esperança, na Comunidade de Redonda.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_125.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_125.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o alargamento do corredor conhecido como Corredor de Luiz Toinho, no acesso à praia.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_126.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_126.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação do novo conjunto habitacional, localizado no terreno do Sr. Batista Silvério, na Comunidade de Barrinha. O mesmo já possui instalações elétrica e hidráulica.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_127.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_127.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a continuação do calçamento da Rua Chico Anísio, próximo ao Supermercado Minibox, tendo em vista já terem muitas residências construídas e os moradores reclamam do acesso, principalmente no período chuvoso.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_128.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_128.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizado, nesse mês de maio, um evento online em alusão e em comemoração ao dia das mães em nosso Município.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_129.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_129.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a construção de uma quadra coberta na Escola de Ensino Fundamental Prof. Francisco Ezequiel da Costa, na Comunidade de Nova Belém.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/154/indicacao_130.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/154/indicacao_130.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma Praça Mais Infância na Comunidade do INCRA.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/156/indicacao_131.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/156/indicacao_131.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação das ruas do Assentamento São Francisco.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/198/indicacao_132.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/198/indicacao_132.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam feitas melhorias no asfalto do Corredor da Barrinha, com operação tapa-buracos ou um novo asfalto, já que o mesmo se encontra em péssimas condições de conservação.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/199/indicacao_133.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/199/indicacao_133.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita o calçamento da Rua Barreiro Samuel de Sales, na Comunidade de Morro Pintado.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/200/indicacao_134.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/200/indicacao_134.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja dada a continuidade do calçamento da Vila do Cruzeiro, na Comunidade de Olho D’água.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/201/indicacao_135.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/201/indicacao_135.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a encanação da rede de abastecimento de água da Rua de Seu Amorim, na Comunidade de Peixe Gordo.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/202/indicacao_136.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/202/indicacao_136.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a revitalização e ampliação da infraestrutura da orla marítima da Praia de Barreiras de Cima, incluindo iluminação pública, calçadão, construção de parque infantil, ciclovia e espaço para caminhadas.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_137.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_137.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita uma Praça na Comunidade de Barreiras da Sereia.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_138.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_138.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a construção da drenagem da CE-261, na Comunidade de Melancias de Baixo.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_139.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_139.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a ampliação da rede de abastecimento de água da Comunidade de Placas.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_140.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_140.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pintura do prédio do Centro de Educação Infantil Ângela Maria de Góis, bem como a colocação de coberta no pátio para as crianças desenvolverem suas atividades recreativas quando do retorno das aulas presenciais.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_141.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_141.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o Letreiro da Praia de Peroba.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_142.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_142.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a aquisição de 04 (quatro) tendas grandes para serem colocadas na Praça Adauto Róseo para atender aos munícipes que precisam dos serviços das agencias bancárias e casa lotérica, no período da pandemia, e posteriormente que elas sejam utilizados nos eventos do Município.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/209/indicacao_143.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/209/indicacao_143.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma nova cozinha no refeitório do Hospital Municipal Maria Idalina Rodrigues Medeiros.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_144.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_144.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a abertura de uma rua, dando acesso desde a Serra de Mutamba até a Praia da Barrinha, interligando a serra a praia, passando por Mutamba.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_145.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_145.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma da Praça da Gruta de Icapuí e que sejam construídos pelo menos 03 (três) quiosques, sendo um para venda de lanche, um para venda de artesanato e outro para informações aos visitantes.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Diego Costa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_146.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_146.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo que seja feita obra de alargamento da Rua Pedro Gama, situada na Comunidade de Cajuais, iniciando na residência do Sr. Damião Alberto.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_147.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_147.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo que seja construído um muro com telas na UBS da Comunidade de Peixe Gordo.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/179/indicacao_148.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/179/indicacao_148.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo que seja feita a pavimentação da Rua Raimundo Sebastião, na Comunidade de Serra de Cajuais.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/180/indicacao_149.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/180/indicacao_149.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo que seja feito o reaparelhamento e reabertura da maternidade de Icapuí.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/181/indicacao_150.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/181/indicacao_150.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo que sejam feitas melhorias na iluminação do Cemitério da Comunidade de Mutamba.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/182/indicacao_151.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/182/indicacao_151.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo que seja feita alteração no Projeto de Lei N° 011/2021, no sentido de que as isenções da conta d’água sejam retroativas ao mês de março.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/183/indicacao_152.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/183/indicacao_152.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo que seja feita a abertura de uma nova estrada ligando a CE-549 (estrada de acesso à Comunidade de Redonda) à CE-534, nas imediações da Comunidade de Peroba.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_153.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_153.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado um programa de crédito aos pequenos e micros empreendedores individuais (MEI) atingidos pela crise econômica da pandemia provocada pela Covid-19.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/215/indicacao_154.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/215/indicacao_154.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizada uma operação tapa-buracos para recuperação em todos os corredores turísticos e de acesso às praias do Município de Icapuí.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/216/indicacao_155.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/216/indicacao_155.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam construídos 03 (três) quebra-molas, sendo 02 (dois) nas proximidades do novo Posto Petromar, em Cajuais e 01 (um) próximo ao Supermercado Minibox.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_156.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_156.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma praça e um parque infantil na Comunidade de Morro Pintado.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_157.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_157.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma nova escadaria por trás do Centro de Memórias Chico Bagre, na Rua Joca Galdino, dando acesso à Rua Maria de Déi.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_158.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_158.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado o Programa de Capacitação para guia de turismo.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_159.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_159.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado o Banco de Memórias da Cultura do Município de Icapuí.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_160.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_160.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita uma estrada ligando Serra do Mar a Serra de Barreiras, nas proximidades da Ladeira de Tubiba.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_161.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_161.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma da escadaria da Comunidade de Retiro Grande.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_162.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_162.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam instaladas câmeras de videomonitoramento nas principais ruas do Município e na divisa.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_163.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_163.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam feitas melhorias na Rua dos Soares, na Comunidade de Redonda, com alargamento, pavimentação e iluminação pública.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/233/164.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/233/164.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma areninha na Comunidade do Gravier, uma vez que o alicerce já foi iniciado.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/234/165.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/234/165.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam instalados pelo menos duas lombadas na Avenida Newton Ferreira.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_166.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_166.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação em blocos de concreto intertravado da Rua Beco da Lagosta na Comunidade de Redonda.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_167.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_167.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja promovido através da Secretaria de Saúde, mutirão para a realização de cirurgias de catarata e pterígio, possibilitando aos icapuienses a correção de problemas visuais dos pacientes que estão há muito tempo na fila de espera para a realização destas cirurgias.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/252/indicacao_168.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/252/indicacao_168.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam colocados redutores de velocidade na Serra de Mutamba e na Serra de Cajuais.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/253/indicacao_169.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/253/indicacao_169.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o calçamento da rua do antigo campo de futebol, na Comunidade de Morro Pintado.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/254/indicacao_170.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/254/indicacao_170.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja instalada Casa de Apoio em Fortaleza, para dar suporte aos pacientes em tratamento nas áreas da saúde e assistência social, bem como apoio aos parente dos pacientes.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/255/171.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/255/171.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a instalação da iluminação pública da Ladeira da Comunidade de Retiro Grande.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>João Paulo de Sousa Rebouças, Marjorie Félix Lacerda Gomes</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/256/172.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/256/172.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma Brinquedopraça com academia ao ar livre na Comunidade de Tremembé.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/257/173.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/257/173.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma Brinquedopraça com academia ao ar livre na Comunidade de Ibicuitaba.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/258/174.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/258/174.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma Brinquedopraça com academia ao ar livre na Praia de Barreiras de Cima.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/259/indicacao_175.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/259/indicacao_175.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma e ampliação da brinquedoteca, com a construção do muro e aquisição de novos brinquedos.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_176.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_176.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja solicitado ao Banco do Brasil, a instalação de um caixa eletrônico 24 Horas para atender a população, uma vez que no Banco 24 Horas é possível fazer transações financeiras de diversos bancos.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/261/indicacao_177.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/261/indicacao_177.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita estrada ligando a Serra de Icapuí a Rua Geraldo Félix, facilitando o acesso da população da serra até a Praia de Requenguela.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/272/indicacao_178.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/272/indicacao_178.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma Brinquedopraça na Comunidade de Barrinha.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_179.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_179.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja contratada a 2ª Equipe de Saúde da Família na UBS da Comunidade de Mutamba, uma vez que a mesma é a maior do sistema municipal de saúde e necessita de 02 (duas) equipes com médicos, enfermeiros, atendentes e odontólogos.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>Emerson Hundemberk Medeiros da Costa, Francisco Hélio Fernandes Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/274/indicacao_180.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/274/indicacao_180.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja disponibilizado apoio dos agentes de trânsito, de preferência a partir das 16:00 horas, no início da Rua Newton Ferreira até o final da Avenida Chico Félix, onde há um grande fluxo de pessoas caminhando, para que haja organização do trânsito, bem como segurança para os cidadão que praticam suas atividades físicas naquele local.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_181.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_181.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja encaminhado projeto de lei para esta Casa Legislativa para a aquisição e distribuição de absorventes íntimos higiênicos a estudantes da rede pública municipal.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_182.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_182.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a limpeza e ampliação do Cemitério da Comunidade de Melancias de Cima.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_183.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_183.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a iluminação do Corredor da Comunidade de Melancias de Baixo.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_184.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_184.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja retomada a construção das Areninhas de areia das Comunidades do INCRA e Nova Belém.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>Marjorie Félix Lacerda Gomes, Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_185.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_185.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação das ruas da Comunidade de Ponta Grossa.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_186.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_186.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a sinalização na estrada de asfalto, no trecho que inicia na Boca do Povo, passando pela Rua dos Primos e se estendendo até a Ladeira de Lourival, na Comunidade de Redonda.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_187.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_187.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam entregues os títulos de posse da terra aos moradores do Conjunto Vila Esperança, na Serra de Redonda.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>Sidivânio da Cruz Honório, Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_188.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_188.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja dado o encaminhamento necessário para a criação do Distrito de Redonda.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_189.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_189.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma área de lazer e esportes na Comunidade de Olho D'água.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_190.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_190.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja retomado o Copão de Futsal da Comunidade de Ibicuitaba.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Diego Costa Rebouças, Francisco Hélio Fernandes Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_191.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_191.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Rua Maria Rosemeire da Costa (Meirinha), na comunidade de Requenguela.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_192.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_192.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Rua Lago Azul, na Praia de Requenguela.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Diego Costa Rebouças, Artur Bruno Rebouças de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_193.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_193.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação das ruas da Comunidade de Retiro Grande.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>Diego Costa Rebouças, Artur Bruno Rebouças de Oliveira, Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_194.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_194.pdf</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_195.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_195.pdf</t>
   </si>
   <si>
     <t>Indica as Chefe do Poder Executivo que seja feita a reforma da escadaria da Comunidade de Vila Nova.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_196.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_196.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma da quadra da Comunidade de Serra de Mutamba.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_197.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_197.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a instalação da iluminação pública na escadaria da Comunidade de Vila Nova.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/295/indicacao_198.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/295/indicacao_198.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído um mirante com brinquedopraça na Comunidade da Vila Nova.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_199.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_199.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita uma estrada de areia vermelha para dar acesso aos agricultores no escoamento da safra da castanha na Comunidade do INCRA.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_200.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_200.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja confeccionado e instalado o letreiro com o nome da Comunidade de Picos.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_201.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_201.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a sinalização do trajeto da trilha que dá acesso para parte de cima da Pedra do Vigário, conhecida popularmente como "ponte" da Praia de Redonda.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/299/indicacao_202.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/299/indicacao_202.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma da Unidade Básica de Saúde Ila Rodolfo, visando melhorias no atendimento da população assistida por aquela unidade de saúde.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_203.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_203.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a continuação do muro de contenção na Praia de Barrinha se estendendo até a Comunidade de Requenguela, incluindo a área de lazer com estacionamento e local para barrcas.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_204.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_204.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo que seja a reforma e/ou manutenção da escadaria da Comunidade de Peroba, incluindo a instalação de iluminação de LED.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_205.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_205.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja concluída a instalação da iluminação pública em todas as ruas da Serra de Ponta Grossa.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>João Paulo de Sousa Rebouças, Cláudio Roberto de Carvalho, Diego Costa Rebouças, Marjorie Félix Lacerda Gomes, Ronaldo Lucas da Costa, Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/303/indicacao_206.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/303/indicacao_206.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado o "Programa Tarifa Social" junto ao SAAE.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/304/indicacao_207.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/304/indicacao_207.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação em paralelepípedo na Rua Geraldo Malaquias, na Praia de Melancias.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao_208.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao_208.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizado, em parceria com Governo do Estado, projeto para avenida principal, iniciando na Serra do Mar até o centro de Icapuí, com via pública arborizada de mão única, ciclovia e espaço para caminhadas, proporcionado uma estrutura viável para atender nossa população.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/306/indicacao_209.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/306/indicacao_209.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que executado o projeto de infraestrutura e urbanização da Praia de Barreiras da Sereia até Barreiras de Cima, incluindo paisagismo, ciclovia, espaço para caminhadas com a devida sinalização, escadarias e rampas de acesso para atender o público com devida sinalização, escadarias e rampas de acesso para atender o púbico com deficiência motora, academia ao ar livre e área de recreação para crianças, estacionamento para carros e ônibus, bem como quiosques, banheiros acessíveis e iluminação de Led padronizada.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao_210.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao_210.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma brinquedopraça na Comunidade de Peroba.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_211.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_211.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma da quadra de esportes da Comunidade de Retiro Grande.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_212.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_212.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a limpeza da orla da praia de Redonda pela empresa contratada pela Prefeitura para coleta de resíduos sólidos.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_213.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_213.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma da quadra da Escola Horizonte da Cidadania, incluindo reforma do alambrando, pintura, reparos na coberta e recuperação do portão.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_214.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_214.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a urbanização da Praia de Requenguela até Barreiras, sendo construído um pequeno mirante no entroncamento entra Barrinha e Barreiras.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_215.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_215.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja reconstruída a areninha manguezal na Praia de Requenguela.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao_216.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao_216.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma praça de lazer na comunidade de Serra de Cajuais.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_217.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_217.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a entrega de material esportivo como bolas, redes, uniformes, apitos para todas as comunidades, tendo em vista que estão sendo retornadas atividades esportivas em nosso município.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>Emerson Hundemberk Medeiros da Costa, Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_218.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_218.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a ampliação da rede de abastecimento de água com a perfuração de um poço, beneficiado a população que reside ás margens da CE - 549 até a Escola Horizonte da Cidadania, na comunidade de Redonda.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_219.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_219.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o calçamento da Vila de Baixo, na Comunidade de Manibu até o Córrego do Sal.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_220.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_220.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o calçamento no trecho entre a Comunidade de Manibu até o Córrego do Sal.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>Normando Nonato da Silva, Artur Bruno Rebouças de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/316/indicacao_221.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/316/indicacao_221.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado um programa de incentivo financeiro aos atletas no âmbito do Município de Icapuí.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>Normando Nonato da Silva, João Paulo de Sousa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/317/indicacao_222.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/317/indicacao_222.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja promovida em nosso Município a semana da pesca esportiva, promovendo um campeonato, com a premiação para o menor e maior peixe pescado no evento.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_223.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_223.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o asfalto da estrada dos Pompeus, na Comunidade de Quitérias.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_224.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_224.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma do cais da Barra Grande.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_225.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_225.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma brinquedopraça e uma academia ao ar livre na Comunidade de Berimbau.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_226.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_226.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que o calçamento da Travessa Paraíso, na Serra de Icapuí.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_227.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_227.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado o "Projeto Mais Inclusão", que tem por objetivo criar mais atividades nos atendimentos ás crianças e adolescentes portadores de necessidades.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_228.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_228.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o calçamento da Rua Amadeu, na Comunidade de Vila Nova</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_229.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_229.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja elaborado programa para a construção de casas populares para atender as familias que vivem em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_230.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_230.pdf</t>
   </si>
   <si>
     <t>indica ao Chefe do Poder Executivo que seja feita a pavimentação do Corredor da Barra Grande, iniciando no Centro Administrativo, interligando ao novo asfalto.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_231.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_231.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a abertura de uma rua, iniciando no campo da Barrinha, ligando ao acesso do Corredor de Júlio César, com duas saídas para a praia, na Comunidade de Barrinha.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_232.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_232.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o acesso á rua conhecida como Rua EI Shaday, bem como o acesso a outras ruas menores, no Loteamento Nova Serra do Mar.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_233.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_233.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma e revitalização da Casa do Idoso.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_234.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_234.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo que seja construída uma praça do lazer e esportes na comunidade Gravié.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_235.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_235.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja dada uma maior atenção a situação do abastecimento d'água da Comunidade de Ilha do Meio, uma vez que as famílias têm sofrido com falta d'água, necessitando assim de medidas urgentes para sanar esse problema.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_236.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_236.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizada a "Regata dos Navegantes" na Praia de Redonda nos dias 20 e 21 de novembro do corrente ano.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_237.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_237.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizada, através da Secretaria de Esporte e Juventude, o "Copão Redonda de Futsal".</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_238.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_238.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma escadaria e uma rampa de acesso em frente a Barraca de Poroca, entre Barrinha e Barreiras, facilitando o acesso dos pescadores na execução de suas atividades pesqueiras.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_239.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_239.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído um passeio público ao redor do viveiro do Requenguela.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_240.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_240.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construído um parque salina, com área de caminhada, passeio de bicicleta, mar morto, banho e observatório de aves e pôr-do-sol.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_241.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_241.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a abertura da rua dando acesso ao mercado público e seja transformada em corredor cultural, para acesso ao mercado público e seja transformada em corredor cultural, para a apresentação de artistas locais, teatros, bonecos, pastoris, reisados e outras apresentações folclóricas e culturais.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/364/indicacao_242.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/364/indicacao_242.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo que seja colocado paralelepípedo sextavado na via que liga Barrinha a Requeguela, uma vez que existe um grande fluxo naquela área.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/365/indicacao_243.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/365/indicacao_243.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o calçamento na divisão das ruas Newton Ferreira e Antônio Ciriaco, ao lado da creche Ângela Maria de Góis.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/366/indicacao_244.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/366/indicacao_244.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizado, através da Secretaria de Esporte e Juventude, cursos profissionalizantes e palestras com personalidades da área esportiva para os jovens de nosso Município.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_245.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_245.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a perfuração de um poço na Comunidade de Quitérias.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_246.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_246.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que sejam instalados 02 (dois) postes de energia elétrica, próximo ao Colégio Mizinha, onde acontecem as partidas de voleibol.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_247.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_247.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja a aquisição de computadores e impressoras para as secretarias municipais.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/370/indicacao_248.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/370/indicacao_248.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a aquisição de uma ambulância para atender as demandas do Hospital Municipal Maria Idalina Rodrigues de Medeiros.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/372/indicacao_249.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/372/indicacao_249.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o asfalto no corredor que dá acesso ao pé da serra, conhecido como Corredor de Toinho Nanan.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/373/indicacao_250.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/373/indicacao_250.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o asfalto na rua principal da Comunidade do Berimbau.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_251.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_251.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o asfalto na rua que se inicia ao lado do Chico Bagre e termina na esquina na colônia dos pescadores, passando pelo Salgadinho I.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/387/indicacao_252.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/387/indicacao_252.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o asfalto da Rua Engenheiro Francisco de Assis, no centro de Icapuí.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/388/indicacao_253.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/388/indicacao_253.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o asfalto da Rua Teotônio Alcântara, no centro de Icapuí.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_254.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_254.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da Rua Francisco Pereira Maia, rua próxima a Autoescola Fênix.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/375/255.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/375/255.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizada capacitação sobre primeiros socorros e prevenção contra incêndios para os profissionais da educação e aos alunos da rede pública de ensino, com o objetivo de dar uma maior segurança no ambiente escolar.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/376/indicacao_256.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/376/indicacao_256.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a limpeza de todos os cemitérios do Município de Icapuí.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_257.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_257.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a retirada do lixão da Vila Jardim Paraíso já que tem ocorrido muitos incêndios trazendo inúmeros prejuízos para os moradores da comunidade e seu entorno.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/391/258.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/391/258.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação asfáltica do corredor de acesso a Praia de Barrinha de Manibu.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/392/259.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/392/259.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado e implantado no Município de Icapuí o "Serviço de Atenção Domiciliar - SAD", ofertando serviços de saúde nas residências dos pacientes, caracterizado pelo conjunto de ação, prevenção e tratamento de doenças e reabilitação, com garantia da continuidade dos cuidados junto aos PSF's, NASF e CAPS.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/401/indicacao_260.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/401/indicacao_260.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação na Rua João Aniceto, na Comunidade de Melancias até o Posto de Saúde da comunidade de Peixe Gordo.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/402/indicacao_261.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/402/indicacao_261.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação e a instalação da iluminação pública com lâmpadas de LED na Vila da Paz, na Comunidade de Barreiras de Baixo.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/403/indicacao_262.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/403/indicacao_262.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma praça de lazer na Comunidade de Serra de Cajuais.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/404/indicacao_263.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/404/indicacao_263.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a limpeza do corredor de Toinho de Nanã na Comunidade de Cajuais.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/405/indicacao_264.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/405/indicacao_264.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma de todo o calçadão da Praia de Barreiras de Cima, incluindo a instalação de novos postes e iluminação pública em lâmpadas LED.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/406/indicacao_265.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/406/indicacao_265.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a decoração natalina nas ruas da cidade de Icapuí, com enfeites e iluminação característica.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/407/indicacao_266.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/407/indicacao_266.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja realizada a festa natalina “Eu acredito em Papai Noel” para as crianças do Munícipio de Icapuí. O propósito desse evento é oportunizar um dia diferenciado para as crianças carentes com a chegada do Papai Noel, além de brinquedos para as crianças. Solicito que seja realizada na Praça Central e na Comunidade de Redonda.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/408/indicacao_267.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/408/indicacao_267.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a urbanização da orla da Praia de Tremembé, com pavimentação, iluminação e melhorias em toda a extensão da orla.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/409/indicacao_268.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/409/indicacao_268.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a perfuração de um poço na Comunidade de Tremembé para melhoria no abastecimento de água na comunidade.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/410/indicacao_269.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/410/indicacao_269.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja dado os encaminhamentos para que o chafariz da Comunidade do Córrego do Sal comece a funcionar porque desde sua inauguração não está ativo.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/411/indicacao_270.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/411/indicacao_270.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a reforma das estradas que dão acesso a Icapuí a Mata Fresca, Peixe Gordo, Gravier e Arisa.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/412/indicacao_271.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/412/indicacao_271.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a revitalização na Ladeira de Lourival.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/418/indicacao_272.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/418/indicacao_272.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita obra de ampliação do Cemitério da Serra de Mutamba.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/419/indicacao_273.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/419/indicacao_273.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a abertura de uma rua ligando a Comunidade de Cajuais até o corredor de Manoel de Otávio na Comunidade de Barreiras.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/420/indicacao_274.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/420/indicacao_274.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a sinalização em frente às Escolas de Ensino Fundamental e Centros de Educação Infantil do município que estão localizadas próximas as CE’s</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/421/indicacao_275.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/421/indicacao_275.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma areninha na Comunidade de Quitérias.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/422/indicacao_276.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/422/indicacao_276.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma areninha na Comunidade de Tremembé.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/431/indicacao_277.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/431/indicacao_277.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita obra de acesso e pavimentação da Rua El Shaday, localizada do loteamento Nova Serra do Mar.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/432/indicacao_278.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/432/indicacao_278.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o asfaltamento das ruas no entorno do Colégio Gabriel Epifânio dos Reis.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/433/indicacao_279.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/433/indicacao_279.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a pavimentação da rua da Igreja Católica na Serra de Cajuais.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/434/indicacao_280.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/434/indicacao_280.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja instituída uma comissão para realização de estudos e discussão com a finalidade de elaborar o Plano Municipal de Gerenciamento Costeiro, conforme normativa do Governo do Estado.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/435/indicacao_281.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/435/indicacao_281.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a instalação da iluminação pública no trecho  ligando Barreiras de Cima à Barreiras de baixo, desde o início do calçadão antigo até  a residência do Sr.  Conhecido como “Finovo de Vilanir”.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/436/indicacao_282.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/436/indicacao_282.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criado um projeto de melhoria sanitária domiciliar para a entrega de kits sanitários e construção de banheiros para atender famílias de alta vulnerabilidade social, visto que é necessário viabilizar esse projeto para promover as mínimas condições sanitárias para essas famílias terem mais dignidade em seus domicílios.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/437/indicacao_283.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/437/indicacao_283.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a instalação de braços e luminárias de led nas entradas do município. A princípio, iniciando nas comunidades de Belém e se estendendo a Nova Belém e INCRA. Posteriormente, dando seguimento na Comunidade de Manibu. Com isso, as duas entradas do município terão iluminação de qualidade.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/438/indicacao_284.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/438/indicacao_284.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita obra de pavimentação na estrada de acesso à Praia da Placa, iniciando na Rua dos Pompeus na Comunidade de Quitérias e findando na residência do Sr. Jucieldo na Praia da Placa, visto que a comunidade fica sem acesso nas marés grandes e a obra possibilitará desenvolvimento para região.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/439/indicacao_285.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/439/indicacao_285.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita uma brinquedopraça na Vila Nova, nas proximidades do cajueiro em cima da Serra.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/440/indicacao_286.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/440/indicacao_286.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita obra de asfaltamento da Rua Raimundo Lacerda na Comunidade de Vila Nova/Barreiras.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>Cláudio Roberto de Carvalho, Diego Costa Rebouças, Emerson Hundemberk Medeiros da Costa, João Paulo de Sousa Rebouças, Marjorie Félix Lacerda Gomes, Ronaldo Lucas da Costa</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/441/indicacao_287.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/441/indicacao_287.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo que seja elaborado um Plano Municipal de Habilitação para atender as famílias em vulnerabilidade social promovendo-lhes dignidade humana, através da construção de casas populares, contemplando as áreas mais carentes do nosso Município.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_288.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_288.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo que seja construída uma nova escadaria na Comunidade de Vila Nova passando ao lado da Barraca do Sr. Chico Filomena, bem como seja feita a instalação de iluminação pública em lâmpadas de LED.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/443/indicacao_289.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/443/indicacao_289.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo que seja feita a pavimentação e a instalação da iluminação pública com lâmpadas de LED da Rua José Rodrigues da Silva (Seu Zizi) na Comunidade de Vila Nova.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_290.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_290.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a transformação do “Casarão” da Comunidade de Ibicuitaba em um Ponto de Cultura e Turismo.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_291.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_291.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma Capela no Cemitério do Centro para a realização de missas e velórios.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_292.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_292.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja reconstruída a Estação Ambiental da Comunidade do Requenguela.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/471/indicacao_293.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/471/indicacao_293.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja construída uma Praça Mais Infância na Comunidade do Quitérias.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_294.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_294.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feito o calçamento da Vila de Baixo na Comunidade de Quitérias.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/473/indicacao_295.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/473/indicacao_295.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a continuação do paredão de contenção do avanço da maré na Comunidade de Barreiras de Cima em direção ao lado oeste da parte já existente.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_296.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_296.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja feita a revitalização da Praça da Igreja Católica da Comunidade de Mutamba, incluindo área de lazer e melhoria no entorno.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao_297.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao_297.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja ofertado cursos de mídias sociais aos jovens do Município de Icapuí.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao_298.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao_298.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja criada uma área para Food Truck.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Artur Bruno Rebouças de Oliveira, Emerson Hundemberk Medeiros da Costa, Francisco Hélio Fernandes Rebouças, Francisco Kleiton Pereira, Normando Nonato da Silva, Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/141/001.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/141/001.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício para o Governo do Estado, solicitando adesão do Município ao Programa Carteira Popular, a fim de poder habilitar a maior número possível de icapuiense que não tem condições financeiras para adquirir sua habilitação.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/152/002.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/152/002.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública para discutir sobre o Seguro Defeso dos pescadores que está em atraso. Devido à pandemia de Covid-19 e em atendimento aos decretos municipal e estadual vigentes, a audiência poderá ser realizada de forma remota, através das plataformas digitais.</t>
   </si>
   <si>
     <t>Francisco Hélio Fernandes Rebouças, Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/240/003.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/240/003.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício convidando o representante da empresa prestadora de serviços de coleta de lixo, para participar da próxima sessão ordinária para prestar informações acerca da prestação de serviços de coleta, transporte e destinação final de resíduos sólidos domiciliares no Município.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/192/004.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/192/004.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício convidando a Sra. Gabriela Pereira Ramires, representante da Empresa AQUASIS – Associação de Pesquisa e Preservação de Ecossistemas Aquáticos para participar da próxima sessão ordinária, para fazer exposição sobre as atividades desenvolvidas em Icapuí, bem como falar sobre a contribuição das aves migratórias ao Município. A Sra. Gabriela é bióloga e coordenadora de fortalecimento às politicas públicas na conservação das aves costeiras ameaçadas.</t>
   </si>
   <si>
     <t>Artur Bruno Rebouças de Oliveira, Emerson Hundemberk Medeiros da Costa, Francisco Hélio Fernandes Rebouças, Francisco Kleiton Pereira, Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/193/005.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/193/005.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Poder Executivo solicitando que seja encaminhada a esta Casa Legislativa prestação de contas dos recursos recebidos pelo Governo Federal destinados ao combate da pandemia provocada pela COVID-19 .</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/196/006.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/196/006.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Prefeito Municipal, solicitando que seja disponibilizado acompanhamento de profissional psicopedagogo para as crianças autistas que estão tendo aula virtual e que precisam ser acompanhadas, incluindo orientação às mães de como lidar com esse processo educacional dos alunos que tem deficiência cognitiva, considerando que a educação especial é prioridade.</t>
   </si>
   <si>
     <t>Francisco Hélio Fernandes Rebouças, João Paulo de Sousa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/197/007.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/197/007.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício para a Secretaria Estadual de Maio-Ambiente – SEMA, convidando um representante para que sejam dadas explicações sobre a construção da área de Proteção Ambiental – APA do Berçário da Vida Marinha em nosso Município.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/251/008.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/251/008.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Sr. André Costa de Oliveira, Superintendente Estadual dos Correios para solicitar a instalação de um Posto dos Correios na Comunidade de Redonda.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/267/009.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/267/009.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja convidado o Sr. José de Arimatea da Silva, Doutor em Geografia pela Universidade Federal do Ceará para apresentar os resultados de sua tese de doutorado: Áreas relevantes para proteção ambiental em Icapuí-CE: ações para o planejamento, criação e gestão de unidades de conservação.</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/268/010.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/268/010.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício à Sra. Socorro França, Secretária Estadual da SPS – Secretaria da Proteção Social, Justiça, Cidadania, Mulheres e Direitos Humanos, solicitando, em parceria com a Prefeitura de Icapuí, a construção de um CRAS (Centro de Referência de Assistência Social), em nosso Município.</t>
   </si>
   <si>
     <t>Normando Nonato da Silva, Diego Costa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/269/011.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/269/011.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Secretário Municipal de Esporte e Juventude, Sr.  Francisco Ricardo Gondim, para em sessão ordinária, falar sobre as ações desenvolvidas pela secretaria.</t>
   </si>
   <si>
     <t>Artur Bruno Rebouças de Oliveira, Francisco Kleiton Pereira, Normando Nonato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/285/012.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/285/012.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício a Secretária Municipal de Cultura e Turismo, Sra. Riana Jéssica da Rocha Araújo, para em sessão ordinária, falar sobre as ações desenvolvidas pela secretaria.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/345/013.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/345/013.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública para discutir sobre a adoção de medidas que preservem a saúde financeira do ICAPREV - Instituto dos Servidores do Município de Icapuí.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/348/014.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/348/014.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Departamento de Estadual de Trânsito do Ceará - DETRAM, solicitado a inclusão do Município de Icapuí no Programa Nacional de Carteira Motorista Popular - CANH popular.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/349/015.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/349/015.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado o ofício à SPS - Secretaria da Proteção Social, Justiça, Cidadania, Mulheres e Direitos Humanos do Governo do Estado do Ceará a disponibilização de cursos profissionalizantes para o Município de Icapuí.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/350/016.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/350/016.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício à Casa Civil do Governo do Estado do Ceará solicitando a a realização de estudo hidrográfico voltado para a viabilidade de perfuração de poços profundos no Município de Icapuí.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/359/017.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/359/017.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública para discutir sobre a construção da CE ligando a comunidade de Cacimba Funda no Município de Aracati ao Município de Icapuí, estrada que trará inúmeros benefícios e desenvolvimento à região.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/360/018.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/360/018.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Departamento Estadual de Rodovias-DER, solicitando um estudo topográfico para a construção de uma rodovia estadual ligando a Comunidade de Cacimba Funda, em Aracati ao Município de Icapuí.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/379/019.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/379/019.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Diretor do Serviço Autônomo de Água e Esgoto - SAAE, Sr. José Marcelo da Silva, convidando-o para em sessão ordinária, falar sobre as ações desenvolvidas pelo SAAE em nosso Município.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>João Paulo de Sousa Rebouças, Diego Costa Rebouças</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/380/020.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/380/020.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública, junto a Secretaria de Esporte e Juventude, para discutir sobre o Plano Municipal de Esporte.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/381/021.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/381/021.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Secretario Municipal da Saúde, Sr. Reginaldo Alves das Chagas, convidando-o para em sessão ordinária, falar sobre as ações desenvolvidas pela secretaria.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/397/022.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/397/022.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública para tratar sobre assuntos relacionados à pesca em nosso Município.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>Francisco Hélio Fernandes Rebouças, João Paulo de Sousa Rebouças, Normando Nonato da Silva, Sidivânio da Cruz Honório</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/398/023.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/398/023.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja convidado o Sr. Cleilton da Paz Bezerra, Doutor em Saúde Pública pelo Programa de Pós-Graduação em Saúde Pública da Faculdade de Medicina da Universidade Federal do Ceará, para apresentar a sua tese de doutorado que aborda a saúde dos povos do mar, analisando as transformações que essas populações têm vivido na cultura, no ambiente, na educação, no gênero e na sexualidade.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/415/024.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/415/024.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública para discutir a problemática relacionada à desapropriação da Fazenda ARISA no Município de Icapuí, a ser realizada no dia 17 de novembro de 2021, a partir das 9h.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/555/025.2021.pdf</t>
+    <t>http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/555/025.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública para discutir sobre reforma do Instituto de Previdência dos Servidores do Município de Icapuí - ICAPREV, a ser realizada no dia 19 de novembro de 2021.</t>
   </si>
   <si>
     <t>REQV</t>
   </si>
   <si>
     <t>Requerimento Verbal</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e ao Secretário de Saúde Municipal que informem dentro dos valores recebidos pelo Governo Federal com o objetivo especifico de combate ao COVID - 19, bem como requerer informações da destinação detalhada dos gastos realizados com o referido recurso.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública para discutir sobre o PCCR'S e Reforma da Previdência Municipal, a ser realizada no dia 19 de novembro de 2021, a partir das 9h.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>Artur Bruno Rebouças de Oliveira, Francisco Hélio Fernandes Rebouças</t>
   </si>
@@ -5029,68 +5029,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/383/001.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/552/001.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/247/001.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/265/002.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/553/003.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/458/004.2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/554/005.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/337/001.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/35/001.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/36/002.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/52/003.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/53/004.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/54/005.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/73/006.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/79/007.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/22/008.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/10/009.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/23/010.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/30/011.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/166/012.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/168/013.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/169/014.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/264/015.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/334/016.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/335/017.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/336/ppa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/382/loa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/426/020.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/447/021.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/448/022.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/118/001.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/119/002.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/121/003.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/149/004.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/159/005.2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/160/006.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/161/007.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/162/008.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/8/009.2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/9/010.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/171/011.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/172/012.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/185/013.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/249/014.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/250/015.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/266/016.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/331/017.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/332/018.2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/333/019.2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/384/020.2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/385/021.2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/386/022.2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/390/023.2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/454/026.2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/389/pls_001.2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/138/001.2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/339/002.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/450/003.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/170/pd_001.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/221/002.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/248/003.2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/338/004.2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/393/005.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/394/006.2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/395/007.2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/396/008.2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/416/009.2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/451/010.2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/452/011.2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/453/012.2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/460/013.2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/461/014.2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/462/015.2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/463/016.2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/464/017.2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/465/018.2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/466/019.2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/467/020.2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/468/021.2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/167/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/184/002.2021_ao_pl_014.2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/262/003.2021_ao_pl_007.2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/602/emenda_modificativa_004.2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/165/001.2021_ao_pl_005.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/213/002.2021_ao_pl_013.2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/449/emenda_aditiva_003.2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/598/emenda_aditiva_004.2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/599/emenda_aditiva_005.2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/600/emenda_aditiva_006.2021_plc_005.2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/601/emenda_aditiva_007.2021_plc_005.2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/237/emenda_001.2021_ao_pl_010.2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/155/001-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/157/002.2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/158/003.2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/163/006.2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/241/007.2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/11/008.2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/12/009.2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/13/010.2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/14/011.2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/187/012.2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/188/013.2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/189/014.2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/190/015.2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/191/016.2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/194/017.2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/195/018.2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/173/019.2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/174/020.2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/175/021.2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/176/022.2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/222/022.2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/227/024.2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/228/025.2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/229/026.2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/186/027.2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/230/028.2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/231/029.2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/232/030.2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/263/031.2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/242/032.2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/243/033.2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/244/034.2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/245/035.2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/270/036.2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/271/037.2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/283/038.2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/284/039.2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/340/040.2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/341/041.2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/344/042.2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/346/043.2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/347/044.2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/361/045.2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/362/046.2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/378/047.2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/399/048.2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/400/049.2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/413/050.2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/417/051.2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/424/052.2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/427/053.2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/428/054.2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/164/001.2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/342/002.2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/343/003.2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/351/004.2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/414/005.2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/455/006.2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/456/007.2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/457/008.2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/238/001.2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/31/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/32/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/57/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/68/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/69/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/70/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_045.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_054.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_056.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_057.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_058.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_059.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_060.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_064.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_065.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_066.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_067.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_068.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/100/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_070.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_071.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_072.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_073.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_074.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_075.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_077.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/109/indicacao_078.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/110/indicacao_079.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/111/indicacao_080.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_081.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/113/indicacao_082.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_083.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_084.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_085.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_086.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/120/indicacao_087.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/122/indicacao_088.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_089.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_090.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_091.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_092.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/127/indicacao_093.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/128/indicacao_094.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/1/indicacao_095.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/2/indicacao_096.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/3/indicacao_097.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/4/indicacao_098.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/5/indicacao_099.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/6/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/17/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/18/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/19/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/132/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/133/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/137/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/154/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/156/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/198/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/199/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/200/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/201/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/202/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/209/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/179/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/180/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/181/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/182/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/183/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/215/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/216/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/233/164.2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/234/165.2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/252/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/253/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/254/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/255/171.2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/256/172.2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/257/173.2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/258/174.2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/259/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/261/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/272/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/274/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/295/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/299/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/303/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/304/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/306/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/316/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/317/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/364/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/365/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/366/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/370/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/372/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/373/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/387/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/388/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/375/255.2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/376/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/391/258.2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/392/259.2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/401/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/402/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/403/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/404/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/405/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/406/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/407/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/408/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/409/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/410/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/411/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/412/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/418/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/419/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/420/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/421/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/422/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/431/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/432/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/433/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/434/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/435/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/436/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/437/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/438/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/439/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/440/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/441/indicacao_287.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/443/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_292.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/471/indicacao_293.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/473/indicacao_295.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/141/001.2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/152/002.2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/240/003.2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/192/004.2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/193/005.2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/196/006.2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/197/007.2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/251/008.2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/267/009.2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/268/010.2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/269/011.2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/285/012.2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/345/013.2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/348/014.2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/349/015.2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/350/016.2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/359/017.2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/360/018.2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/379/019.2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/380/020.2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/381/021.2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/397/022.2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/398/023.2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/415/024.2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/555/025.2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icapui.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/383/001.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/552/001.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/247/001.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/265/002.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/553/003.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/458/004.2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/554/005.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/337/001.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/35/001.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/36/002.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/52/003.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/53/004.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/54/005.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/73/006.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/79/007.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/22/008.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/10/009.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/23/010.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/30/011.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/166/012.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/168/013.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/169/014.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/264/015.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/334/016.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/335/017.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/336/ppa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/382/loa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/426/020.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/447/021.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/448/022.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/118/001.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/119/002.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/121/003.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/149/004.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/159/005.2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/160/006.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/161/007.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/162/008.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/8/009.2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/9/010.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/171/011.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/172/012.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/185/013.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/249/014.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/250/015.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/266/016.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/331/017.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/332/018.2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/333/019.2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/384/020.2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/385/021.2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/386/022.2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/390/023.2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/454/026.2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/389/pls_001.2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/138/001.2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/339/002.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/450/003.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/170/pd_001.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/221/002.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/248/003.2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/338/004.2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/393/005.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/394/006.2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/395/007.2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/396/008.2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/416/009.2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/451/010.2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/452/011.2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/453/012.2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/460/013.2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/461/014.2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/462/015.2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/463/016.2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/464/017.2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/465/018.2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/466/019.2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/467/020.2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/468/021.2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/167/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/184/002.2021_ao_pl_014.2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/262/003.2021_ao_pl_007.2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/602/emenda_modificativa_004.2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/165/001.2021_ao_pl_005.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/213/002.2021_ao_pl_013.2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/449/emenda_aditiva_003.2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/598/emenda_aditiva_004.2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/599/emenda_aditiva_005.2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/600/emenda_aditiva_006.2021_plc_005.2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/601/emenda_aditiva_007.2021_plc_005.2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/237/emenda_001.2021_ao_pl_010.2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/155/001-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/157/002.2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/158/003.2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/163/006.2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/241/007.2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/11/008.2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/12/009.2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/13/010.2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/14/011.2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/187/012.2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/188/013.2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/189/014.2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/190/015.2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/191/016.2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/194/017.2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/195/018.2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/173/019.2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/174/020.2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/175/021.2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/176/022.2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/222/022.2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/227/024.2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/228/025.2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/229/026.2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/186/027.2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/230/028.2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/231/029.2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/232/030.2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/263/031.2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/242/032.2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/243/033.2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/244/034.2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/245/035.2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/270/036.2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/271/037.2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/283/038.2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/284/039.2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/340/040.2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/341/041.2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/344/042.2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/346/043.2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/347/044.2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/361/045.2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/362/046.2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/378/047.2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/399/048.2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/400/049.2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/413/050.2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/417/051.2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/424/052.2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/427/053.2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/428/054.2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/164/001.2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/342/002.2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/343/003.2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/351/004.2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/414/005.2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/455/006.2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/456/007.2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/457/008.2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/238/001.2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/31/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/32/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/57/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/68/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/69/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/70/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_045.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_054.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_056.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_057.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_058.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_059.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_060.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_064.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_065.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_066.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_067.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_068.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/100/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_070.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_071.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_072.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_073.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_074.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_075.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_077.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/109/indicacao_078.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/110/indicacao_079.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/111/indicacao_080.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_081.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/113/indicacao_082.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_083.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_084.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_085.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_086.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/120/indicacao_087.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/122/indicacao_088.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_089.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_090.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_091.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_092.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/127/indicacao_093.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/128/indicacao_094.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/1/indicacao_095.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/2/indicacao_096.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/3/indicacao_097.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/4/indicacao_098.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/5/indicacao_099.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/6/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/17/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/18/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/19/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/132/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/133/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/137/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/154/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/156/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/198/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/199/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/200/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/201/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/202/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/209/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/179/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/180/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/181/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/182/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/183/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/215/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/216/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/233/164.2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/234/165.2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/252/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/253/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/254/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/255/171.2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/256/172.2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/257/173.2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/258/174.2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/259/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/261/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/272/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/274/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/295/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/299/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/303/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/304/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/306/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/316/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/317/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/364/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/365/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/366/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/370/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/372/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/373/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/387/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/388/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/375/255.2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/376/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/391/258.2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/392/259.2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/401/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/402/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/403/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/404/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/405/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/406/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/407/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/408/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/409/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/410/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/411/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/412/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/418/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/419/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/420/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/421/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/422/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/431/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/432/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/433/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/434/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/435/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/436/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/437/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/438/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/439/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/440/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/441/indicacao_287.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/443/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_292.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/471/indicacao_293.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/473/indicacao_295.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/141/001.2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/152/002.2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/240/003.2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/192/004.2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/193/005.2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/196/006.2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/197/007.2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/251/008.2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/267/009.2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/268/010.2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/269/011.2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/285/012.2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/345/013.2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/348/014.2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/349/015.2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/350/016.2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/359/017.2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/360/018.2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/379/019.2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/380/020.2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/381/021.2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/397/022.2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/398/023.2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/415/024.2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/sapl/public/materialegislativa/2021/555/025.2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icapui.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H485"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>